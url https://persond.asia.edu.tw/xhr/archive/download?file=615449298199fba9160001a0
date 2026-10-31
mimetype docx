--- v0 (2026-06-14)
+++ v1 (2026-10-31)
@@ -2,2169 +2,2169 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4D5CEB5B" w14:textId="6B1B7DD1" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5E449F73" w14:textId="3C801979" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>亞洲大學組織規程</w:t>
       </w:r>
-      <w:r w:rsidR="00296339">
+      <w:r w:rsidR="00D913F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00296339" w:rsidRPr="00296339">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidR="00D913F9" w:rsidRPr="00D913F9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>自 113 年 8 月 1 日生效</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00296339" w:rsidRPr="00296339">
+        <w:t>115年2月1日生效</w:t>
+      </w:r>
+      <w:r w:rsidR="00D913F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BDECFC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="09A5EC07" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>90.05.30第1屆第3次董事會臨時會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11393ABE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3D5C7593" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>依90.07.05教育部台(90)高(二)第90095524號函修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8F5188" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1F17689D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90.07.29第1屆第5次董事會臨時會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2437B0D4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="60150B33" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>依90.08.06教育部台(90)高(二)第900110552號函修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07876BB8" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="225B9E43" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90.09.19 90學年度第2次行政會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713C15E2" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2FD3380C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90.09.20第1屆第6次董事會臨時會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2920671B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5519F7AE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90.10.18教育部台(90)高(二)第901429174號函核定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B202EC7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="603FA773" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90.12.19 90學年度第1次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAF7C6E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0507CD6F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91.03.0790學年度第2次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734576A1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1760C8F5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91.3.14第1屆第8次董事會臨時會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE4E344" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="770A2A3B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91.09.19教育部台(91)高(二)第91141672號函核定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EF8D61" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5C03015C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91.09.23 91學年度第1次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060FAEBD" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7A57FDDC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91.09.25第1屆第10次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AF3CBD" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1CB2E027" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91.10.24教育部台(91)高(二)第91162726號函核定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B9DB5A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="154DFC22" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92.02.26 91學年度第2次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7020EA7A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6BCE4E29" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92.06.19第1屆第12次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D041E8" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6499625E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>92.08.12教育部台高(二)第0920121746號函核定修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057D373A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6B5FAA81" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92.10.20 92學年度第2次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBC6CA9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="501D0874" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92.11.26第1屆第14次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA158E6" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="04DA3212" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>依92.12.22教育部台高(二)字第0920186877號函修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADC50A9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="41BF8D8B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 93.03.18.92學年度第4次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010F4CD3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6CA5DF64" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>依93.03.26教育部台高(二)字第0930037157號函修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4302DD92" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3277EDA0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 93.3.29第2屆第2次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFAF63E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3DE3D4FD" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 93.05.20教育部台高(二)字第0930067607號函核定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C5836A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="686EBAC9" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 93.06.02 92學年度第5次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694F39A5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7B0098CB" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 93.06.02第2屆第3次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F635B5D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="60F2938A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>93.08.19教育部台高(二)字第0930109710號函核定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B4D241" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5512EF45" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.06.22 93學年度第5次校務會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F2EECA" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5272179C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.06.29第2屆第10次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BF99CC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7E00AAF0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.08.22教育部台高(二)字第0940111874號函</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7BD57D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7AAAAF45" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>核定第2、4、5、9、10、11、13、14、15、16、24</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BA06F5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0112F477" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.08.25 94學年度第1次校務會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A9CA15" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4F391939" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.08.26 第2屆第11次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BA62BE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5C898F0D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 94.10.21教育部台高(二)字第0940144303號函核定第17、18</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106AE812" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2441C7E1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.11.08 94學年度第2次校務會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7055B43B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0A9DDAA2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.11.10 第2屆第12次董事會議審核通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F03665" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="64D92ECC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.11.24 教育部台高(二)字第0940162072號函核定第9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74637703" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7AE53FEB" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.03.01 94學年度第3次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D9A261" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="47D20538" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.03.03 第2屆第13次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0637397C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5F1F1015" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.06.01 教育部台高(二)字第0950060449號函核定第1、4、8~22</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA50026" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="45B8CE32" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.06.27亞洲秘字第9500405C號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48036AD3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5DCB2276" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.06.14 94學年度第5次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46260342" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="54F601F3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.10.18 95學年度第1次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B57D651" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7CB5B57E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.10.25 第3屆第2次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C5A503" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6200AA64" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.11.29 教育部台高(二)字第0950168535號函核定第5、6、7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405837C9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4E95B5D7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>95.12.07亞洲秘字第0950006189號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1360EFBE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="606DC814" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>96.06.06 95學年度第3次校務會議通過修正第7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D9F7B6" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6EA19256" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>96.06.08第3屆第6次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D00B0A0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4777DCBC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>96.07.24教育部台高(二)字第0960110681號函核定第7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E84A3C0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5C5BFCED" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>96.08.09亞洲秘字第0960004768號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118AA404" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5002E7C3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>96.11.21 96學年度第1次校務會議通過修正第7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC2E7D3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1A82119D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>96.11.27第3屆第7次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6644503C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0AEA6B7C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>97.01.07教育部台高(二)字第0960205772號函核定第7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C6EBAE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5E2A3768" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>97.01.15亞洲秘字第097000309號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4C62E8" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="149C75F0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>97.06.04 96學年度第2次校務會議通過修正第5、7、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7B18F3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="516533E8" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>97.06.09第3屆第9次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797904BB" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="32851C34" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>97.07.09 教育部台高(二)字第0970133520號函核定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B76DB3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3797D753" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>97.08.01 亞洲秘字第0970005196號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F837EE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="572C5C39" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.06.12 97學年度第4次校務會議通過修正第7條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6A867F5F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5BDAE513" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.06.23 第3屆第14次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D15E84" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7792F918" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.08.17 教育部台高(二)字第0980137869號函核定附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2F23C339" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5C6AFCD6" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.09.30 98學年度第2次校務會議修正第5、7、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A05304F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0F7285F9" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.11.04 第4屆第1次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041B0EEF" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="378A47F9" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.08.17 教育部台高(二)字第0980199591號函核定第5、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D189E33" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4EF7DCDE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.09.30 98學年度第2次校務會議通過修正第5、7、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5479C6EB" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="15E12072" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.11.04 第4屆第1次董事會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED10EA5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="78A66930" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.11.24 教育部台高(二)字第0980199591號函核定第5、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152BB1A7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="231E43FC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.12.10 教育部台高(二)字第0980213175號函核定第7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484B01C0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5B22E39A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.12.18 亞洲秘字第0980012206號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008EF16E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6482689B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>99.01.22 98學年度第4次校務會議通過修正第7條條文及附表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D0B1CD" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="79F3DE18" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>99.01.29第4屆第2次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F41B8BA" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1B9C2C1E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>99.03.01 教育部台高(二)字第0990029172號函核定第7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67587FD6" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="515535DE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>99.03.31亞洲秘字第0990002861號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492D2925" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4D005D9D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>99.10.27 99學年度第1次校務會議通過修正第6、7、12條條文及附表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64903DEA" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="22143351" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>99.11.22第4屆第5次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA4332C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7C0177C0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.01.14 教育部台高(二)字第1000001577號函核定第6、7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124BC773" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5F5BEBF9" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.01.18 99學年度第2次校務會議通過修正第7、10、12條條文及附表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002F3D8E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="64788699" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.01.27第4屆第7次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F591B99" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7ED07EEF" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.02.23 教育部台高(二)字第1000026379號函核定第7、10、12</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08847A1A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1FA2917C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.03.07亞洲秘字第1000026379號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4CFE2D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3AB402DC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">100.04.01 教育部台高(二)字第1000051087號函核定附表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBFF02B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="26DE9055" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.04.07亞洲秘字第1000031980號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776D8A11" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4353E19F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.05.10 99學年度第4次校務會議通過修正第14</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4056B678" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="04037B50" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.06.29第4屆第8次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A30304" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="149E6AC8" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.07.29教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>高字第1000130804號函核定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB7A018" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1C732F69" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.10.24亞洲秘字第10000093850號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6885AB48" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="09EE7DD4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.11.04 100學年度第1次校務會議通過修正第7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B08DEF1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1D5DE7B6" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.11.10第4屆第9次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5DB212" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="368F05B6" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100.12.20教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -2175,126 +2175,126 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>高字第1000231577號函核定第7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B853361" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="27DAF3BB" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>101.01.05亞洲秘字第1010000047號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4010FE15" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="15C513E5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>101.06.12 100學年度第3次校務會議通過修正第7、8、13、18</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F0508E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4498EC31" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>101.06.16 第4屆第11次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4F4B20" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="39A9EFE3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    101.08.10教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -2305,146 +2305,146 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>高(三)字第1010150749號函核定第7、13、18</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7901E7E8" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4764BA5F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>101.08.16 亞洲秘字第1010008714號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592AB4F4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7E4E9F5B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>101.11.06 101學年度第1次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566CD047" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="294465E3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>101.11.19 第4屆第12次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277F1341" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="40058ACF" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>101.12.22教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>高(三)字第1010244561號函核定第2~6、10、12~21條條文、</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511267D3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2FAAFCC5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
@@ -2455,107 +2455,107 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>暨第2、5章</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>章</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A25E0DE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4DAFD5AD" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>102.01.29 101學年度第3次校務會議通過修正第7~9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A308EF9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6DA52BF5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00151002" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151002">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>102.03.05 101第4屆第11次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E9B6A2" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7494353C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>102.04.18 教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -2584,118 +2584,118 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1020059123號函核定第7、8、9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581025F7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="74CB39E7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>102.04.24亞洲秘字第10200042270號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8D48A6" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="33793D8B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>102.11.20 102學年度第2次校務會議通過修正附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0D28F2EE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4D3AC341" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>102.11.21 第5屆第2次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FC5A37" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="62617292" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.03.18教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -2716,99 +2716,99 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1030039604號函核定附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4A1DF44E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4F7542B3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.05.14 102學年度第4次校務會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7A3225C8" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="608CA9F0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.05.28第5屆第3次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E05480" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0F603F05" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.07.31 教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -2829,118 +2829,118 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1030113381號函核定第8、9條條文、附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6916B399" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7A5E6CB1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.08.05 亞洲秘字第1030009695號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F4F396" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="137CC641" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.10.08 103學年度第1次校務會議通過修正第4、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1E3196C3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="34CE5A25" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.10.15第5屆第4次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F718570" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6B650F8F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.11.25 教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -2961,118 +2961,118 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1030170830號函核定第4、8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="71190847" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1F12E427" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.12.04 亞洲秘字第1030015326號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685F8FE4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="32C761BE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.12.11 103學年度第2次校務會議通過修正第4、5、8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="352000A9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="25FD8AFE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.12.18第5屆第5次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C61D47" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0ACA0B5E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.02.03 教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -3093,118 +3093,118 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1040014977號函核定第4、5、8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="765DE403" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0422C781" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.02.11亞洲秘字第1040001762號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B014247" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="454C55BD" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.04.22 103學年度第3次校務會議通過修正第8條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4A584295" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1C81FE24" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.04.23 第5屆第6次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FF2F16" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="41FF73AF" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.06.05 教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -3225,126 +3225,126 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1040071541號函核定第8條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="76BE3A7A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0005DACB" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.06.16 亞洲秘字第1040007964號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD65234" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7BA74588" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.07.21 103學年度第5次校務會議通過修正第8、9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1C86B6" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5B235D8E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.10.16 第5屆第8次董事會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6068A44B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="76C8EE9E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.11.04 教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -3373,128 +3373,128 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1040149102號函核定第8、9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2973C995" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="15772208" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>104.11.10 亞洲秘字第10400142300號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A092807" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="16613F7C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>105.03.28 104學年度第2次校務會議通過修正第8、9、10條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2C5178A6" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2BCD42D4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>105.03.28 第5屆第9次董事會議修正通過第8、9、10條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4C8E458E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7C897D21" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>105.04.25 教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -3515,145 +3515,145 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1050050440號函核定第8、9、10條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="090F3CD8" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="41924B15" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>105.05.03 亞洲秘字第1050005875號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289DDF4C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="24573448" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>105.10.25 105學年度第2次校務會議通過修正第8、9、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8C1C42" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="407D64DB" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>105.10.25 第5屆第10次董事會議修正通過第8、9、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5924EBEA" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2592EFF7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>105.11.28</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺</w:t>
@@ -3690,129 +3690,129 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>函核定第8、9、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787B44F9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="110C985F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>105.12.02 亞洲秘字第1050015636號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1203E9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2B3E2C7C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>106.02.23 105學年度第3次校務會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4A2CDA6F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0B3D5ED3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>106.02.23 第5屆第11次董事會議修正通過第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="35C4B788" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4C6B8CF5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>106.03.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
@@ -3849,166 +3849,166 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1060036429號</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>函核定第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="56C1A2C3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="550B77B5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>106.04.05亞洲秘字第</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1060004275</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8E022F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="33FC3964" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>106.10.31 106學年度第1次校務會議通過修正第8、9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF69BC5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6E32749C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>106.10.31 第6屆第2次董事會議修正通過第8、9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC28E1D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="20B08939" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>106.12.06</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4047,182 +4047,182 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>函核定通過第8、9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D2B530" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2F8D0F9F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>106.12.13亞洲秘字第</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1060016926</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467DFDA7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="519D1E47" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>107.05.16 106學年度第2次校務會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6A78DC63" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="139F69A1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>107.07.11 106學年度第3次校務會議通過修正第8、9、12條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="39ABB14F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="65A4052D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>107.07.11 第6屆第3次董事會議修正通過第8、9、12條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0ABDFA65" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="60677852" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>107.08.21</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4253,134 +4253,134 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1070137192號</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>函核定第8、9、12條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="353BAE3D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7C7FCDFB" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>107.09.03 亞洲秘字第1070011970號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9820D1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4E0E217A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>108.05.15 107學年度第3次校務會議通過修正附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="602FD6C7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0F271293" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>108.06.04 第6屆第5次董事會議通過修正附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="264F7CDE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="69004F4A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>108.07.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4435,135 +4435,135 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>號</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>函核定附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="52760BB1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4BEECB6F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>108.07.25 亞洲秘字第1080010545號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AB643D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="22FF3D57" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>108.10.30 108學年度第1次校務會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6B3130F4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="34E0E82E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>108.10.30 第6屆第6次董事會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="592FF4B4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="333801AE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">108.12.16 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
@@ -4611,72 +4611,72 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>號</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>函核定第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1FCB852B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="06A5494E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>108.12.20 亞洲秘字第1080017235號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC08C0D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0DF9E7B1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4727,113 +4727,113 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>學年度第2次校務會議通過修正附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3EC9A8DD" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="473A272D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>109.05.27 108學年度第4次校務會議通過修正附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="595FED77" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1CFDB3D4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>109.05.28 第6屆第7次董事會議通過修正附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5025DD80" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4BE8949F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4913,271 +4913,271 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1090092456號</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>函核定附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="57AF4739" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="349A71FA" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>109.07.14 亞洲秘字第1090008270號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4C39BC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="241351F9" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>110.02.24 109學年度第2次校務會議通過修正第9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594FCDF1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="143C823F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>110.06.24 109學年度第3次校務會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="659C7F13" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="705D549F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>110.06.24 第6屆第10次董事會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3FC3E4A7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="47843845" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>110.07.29第6屆第10次董事會議通過修正第9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5927B1F5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="366F871C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>110.09.29 110學年度第1次校務會議通過修正第9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="62E2F54B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6F9F010E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>110.09.30 第6屆第12次董事會議通過修正第9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="37E930AA" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="41F865A8" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">110.12.22 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
@@ -5201,196 +5201,196 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1100174695號函核定第9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="07FCAB40" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7160A356" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>111.01.03亞洲秘字第1110000010號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0342604A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="23671B1F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>111.06.13 110學年度第4次校務會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2474A68A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="458837EC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>111.06.17 第7屆第3次董事會議通過修正第8、9條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2A25C3B1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="15D63367" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>111.11.02 111學年度第1次校務會議通過修正第7、8、9、10條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="05D139B1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="557EA1A7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>111.11.03 第7屆第5次董事會議通過修正第7、8、9、10條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="469EED5A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="760C5616" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5477,51 +5477,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5A047C6C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="524F82B3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">112.03.07 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5544,151 +5544,151 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1120009932號函核定附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="79261632" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4F55FED8" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>112.03.17 亞洲秘字第1120003730號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452E69A2" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="311E7AF0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>112.07.10 111學年度第6次校務會議通過修正第7、9、12</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2097543B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="795F1430" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>112.07.11 第7屆第8次董事會議通過修正第7、9、12</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68870FE2" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4F966ED2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">112.09.22 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
@@ -5702,175 +5702,175 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>教高(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1120082526號函核定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207930A3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="59265204" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>112.09.27 亞洲秘字第1120014594號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644BA764" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2E255A97" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>112.10.18 112學年度第1次校務會議通過修正第8、10條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4561A0C9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6A112559" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>112.10.25 112學年度第2次校務會議通過修正第9</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6229B8" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2ED2C703" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>112.10.26 第7屆第9次董事會議通過修正第8、9、10條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="49E7447F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="67298558" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">113.03.01 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
@@ -5902,136 +5902,136 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)字第1130014842號函核定第9、10</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483B8F02" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3EED7735" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.03.09 亞洲秘字第11300028550號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEA1585" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3702F7DC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.03.27 112學年度第3次校務會議通過修正第8條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="42486855" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="07EB70F7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.03.27 第7屆第10次董事會議通過修正第8條條文及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6ED756A0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6E59767D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">113.05.16 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
@@ -6045,169 +6045,169 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>教高（一）字第1130040830號函核定第8</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5623187B" w14:textId="4D574A41" w:rsidR="00935008" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7923938A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.05.29 亞洲秘字第1130008710號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C87AA7" w14:textId="09D075DE" w:rsidR="00935008" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="64E01855" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.06.12 112學年度第4次校務會議通過修正第9條及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1D468C62" w14:textId="6073B147" w:rsidR="00935008" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="041250D2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.09.10 113學年度第1次校務會議通過修正附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5164DE43" w14:textId="3DF2E33C" w:rsidR="00935008" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4DB336E5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.09.11 第7屆第11次董事會議通過修正第9條及附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="62C9B2B3" w14:textId="712296FC" w:rsidR="00296339" w:rsidRPr="00E63D52" w:rsidRDefault="00296339" w:rsidP="00296339">
+    <w:p w14:paraId="6F4DC847" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00E63D52" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63D52">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>113.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
@@ -6286,6698 +6286,7195 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條條文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2A045CA6" w14:textId="3F43EC6B" w:rsidR="00296339" w:rsidRPr="00296339" w:rsidRDefault="000C1664" w:rsidP="000C1664">
+    <w:p w14:paraId="16094AE0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.10.21 亞洲秘字第1130016308號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6F174E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7D8A293F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>113學年度第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>次校務會議</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>通過修正第8、9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385D46BB" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>114</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.06.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>113學年度第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>次校務會議通過</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>修正第8、9、12條條文及附表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6D6F3CB0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00296339" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>114.07.17 第7屆第12次董事會議通過修正第8、9、12條條文及附表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5F781416" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">114.09.15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>學年度第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006275EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>次校務會議通過</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>修正第8、9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA77C6A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>114.09.25 第7屆第13次董事會議通過修正第8、9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605CC1FA" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">114.11.18 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B9620E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B9620E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>教高(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B9620E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B9620E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)字第1140116735號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63D52">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>函核定</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618A7AFF" w14:textId="7805BB43" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>114.12.17 亞洲秘字第11400189750號函發布</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEDE2C4" w14:textId="4126B79B" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>115.07.22 114學年度第4次校務會議通過修正第9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055E8C87" w14:textId="2419A2AF" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>115.07.23 第8屆第2次董事會議通過修正第8、9、10條條文及附件一</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0682E7B9" w14:textId="1474A032" w:rsidR="00FE0463" w:rsidRDefault="00FE0463" w:rsidP="00FE0463">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.08.12 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>教高(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)字第1150079288號函核定</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593253E3" w14:textId="6D43CE80" w:rsidR="00983A63" w:rsidRPr="0091181C" w:rsidRDefault="00983A63" w:rsidP="00983A63">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>115.08.28 亞洲秘字第11500126660號函發布</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189D670D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>第一章總則</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDDBF0A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="69870C1A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="238" w:hangingChars="99" w:hanging="238"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第一條　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本規程依大學法第三十六條規定訂定之。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F6A2D9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7CE82BFD" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="238" w:hangingChars="99" w:hanging="238"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:dstrike/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第二條　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學定名為亞洲大學（下稱本大學）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D22BDC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="71EC9459" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1202" w:hangingChars="501" w:hanging="1202"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第三條　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學宗旨</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>秉</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宏志化育之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>忱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，以真、以善、以美，致力我國高等教育，追求身、心、靈之提昇，以承啟文化，服務社會。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E96645" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1C041BE3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>第二章組織編制</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22054C9F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="64AE8930" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第四條　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學置校長一人，綜理校務，負校務發展之責，對外代表本校。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40592470" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="16D1D958" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="495" w:left="1188" w:firstLineChars="3" w:firstLine="7"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>校長資格、年齡限制除應符合法令規定外，本大學經評鑑為辦理完善，績效卓著者，得依大學評鑑辦法規定辦理</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘，惟年齡不得超過七十五歲。每任任期三年；任期屆滿，經董事會同意得連任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D7AAC3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0B8BD5D2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="495" w:left="1188" w:firstLineChars="3" w:firstLine="7"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>校長因故出缺或無法視事，尚未完成新任校長遴選時，應經董事會決議指派副校長一人代理之，並報教育部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABEDF06" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0E968C65" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1200" w:hangingChars="500" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第五條　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學得置副校長二至六人，襄助校長推動校務行政、教學及學術研究。由校長依相關辦法</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘教授兼任之，其任期以配合校長之任期為原則，襄助校務行政之副校長</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>得聘職級</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相當人員兼任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577E9709" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4094AD86" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1231" w:hangingChars="513" w:hanging="1231"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第六條　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學下設各學院、學系、研究所及通識教育中心，詳如「亞洲大學各學院、學系、研究所及通識教育中心設置表」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E751467" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="22D1B550" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="501" w:left="1228" w:hangingChars="11" w:hanging="26"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學各學院、學系及研究所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>設立、變更或停辦，須經校務會議及董事會通過，報請教育部核准。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9C8EFB" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="62258A6A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1200" w:hangingChars="500" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>第七條</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各學院置院長一人，任期三年，連選</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>得連聘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二任為原則，必要時得一年</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘，由校長聘請教授兼任之，亦得組織遴選委員會就教授中選出二至三人，報請校長擇聘兼任之。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D260BAC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="553BE1DE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>院長於任期屆滿前因故出缺時，應即依前項方式聘任新院長。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379AB32E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7554E7EC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="507" w:left="1217" w:firstLineChars="6" w:firstLine="14"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>院長於任期中有不適任情形，得由校長召集相關單位主管組成小組徵詢意見，經校長核定後免兼院長職務，並依第一項方式聘任新院長。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D8C28E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5552469D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="507" w:left="1217" w:firstLineChars="6" w:firstLine="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新任院長未產生前校長得就本校教授擇聘一人代理，至新任院長到任止。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAC8911" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="506BD4DE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1215" w:hangingChars="7" w:hanging="17"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>達一定規模、學</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>繁重之學院得設副院長，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘副教授或副教授級專業技術人員以上教師兼任，任期配合主管之任期為原則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581335F4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="53D22EB3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前項所謂達一定規模、學</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>繁重者，係指具備下列條件之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7409B73E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="41567201" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一、所屬專任教師達五十人以上且學生人數達一千人以上。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C7AB0D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2C605633" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>二、經學校評估學</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>繁重且有特殊情形者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF9F05C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="06D7A119" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1200" w:hangingChars="1" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、單獨設立之研究所置主任、所長一人，任期三年，連選</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>得連聘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二任為原則，必要時得一年</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘，由院長報請校長就副教授以上</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教師中聘兼</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之，但技術類之學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主任及所長得聘請副教授級以上之專業技術人員兼任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4886BCB5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="194BE2E6" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1200" w:hangingChars="1" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>通識教育中心置中心主任一人，由校長</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘副教授以上教師兼任之，任期三年，連選</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>得連聘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二任為原則，必要時得一年</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740249F0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0F4C487B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1200" w:hangingChars="1" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主任、所長及中心主任於任期屆滿前因故出缺時，應即依第七項方式聘任新學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主任、所長及中心主任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DB6264" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7C854FA0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1200" w:hangingChars="1" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主任、所長及中心主任於任期中有不適任情形，得由所屬院長陳報校長核定後免兼主管職務，並即依第七項方式聘任新學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主任、所長及中心主任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795A66DF" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="214CAF21" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1200" w:hangingChars="1" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新任學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主任、所長及中心主任未產生前校長得就本大學副教授以上教師擇聘一人代理至新任學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主任、所長及中心主任到任止。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C298355" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="15E73E29" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1200" w:hangingChars="1" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>達一定規模、學</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>繁重之學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、所得設副主管，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘助理教授或助理教授級專業技術人員以上教師兼任，任期配合主管之任期為原則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA01357" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="63487512" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1200" w:hangingChars="1" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前項所謂達一定規模、學</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>繁重者，係指具備下列條件之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B12EB0A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6DC02CFF" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一、所屬專任教師達二十人以上且學生人數達五百人以上。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCFB0FA" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="008B1D57" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二、經學校評估學</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>繁重且有特殊情形者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC55890" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="73F138E4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00651375" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1195" w:hangingChars="498" w:hanging="1195"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第八條　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學設下列</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各處、</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>館、部、室：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E35BCF" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="08207C11" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00651375" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一、教務處：綜理全校教務等相關事宜，置教務長一人，下設註冊與課</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>組、學生</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>實務學習</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>輔導組</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4609AF" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="61445325" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00651375">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>學生事務處：掌理學生生活輔導、課外活動輔導、衛生保健、心理諮商、特殊教育、職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>涯</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>發展及其他學生事務事項，置學生事務長一人，下設學生安全中心、健康</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>中心、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>生活輔導、生</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>涯發展</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與就業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>輔導、課</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>外活</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>動與服</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>學</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>習</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>院</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="78EE7795" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>宿服務等組。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15368A69" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...27 lines deleted...]
-        <w:t>事務、出納、保管、營</w:t>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>三、總務處：綜理全校總務事宜，置總務長一人，下設事務、出納、保管、營</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>繕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6E7674" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="68689B0F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>四、研究發展處：綜理全校學術研究發展、國內學術合作交流等事宜，置研究發展長一人，下設學術發展組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC32C8F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="10118224" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>五、資訊發展處：綜理全校資訊及支援教學、推廣等相關事宜，置資訊長一人，下設系統發展組、數位教學中心、網路</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>維運組</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099163DC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0ABA63F1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>六、產學營運處：綜理全校專利技術移轉、產學合作及創新育成業務之規劃與推動等事宜，置產學長一人，下設專利</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>技轉組</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、產學合作組及創新育成中心。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B0B6C8" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2B98C541" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>七、招生處：綜理全校招生事宜，置處長一人，下設招生推廣組、試</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B60D18C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1ED42B01" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>八、國際事務處：綜理全校國際事務，置國際事務長一人，下設國際學術交流中心、華語文中心、兩岸教育交流中心、國際專修部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C53DF38" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4C82776A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>九、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>秘書室：綜理議事及協調各單位等事宜，置主任秘書一人，下設公</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>共事</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>務中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>心、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>行政組、文書組、評</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>鑑與</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>稽核組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A74ED2" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="442C043C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>十、圖書館：綜理圖書管理及參考諮詢等教學研究資料蒐集，提供資訊服務等事宜，置館長一人，下設</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>採</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>編</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與典閱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、數位資訊等組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5587A235" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="67AB4CC2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1668" w:rightChars="6" w:right="14" w:hangingChars="198" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>十一、體育室：綜理體育教學、體育活動等事宜，置主任一人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F66B5E0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="31AC9BF3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1875" w:rightChars="6" w:right="14" w:hangingChars="284" w:hanging="682"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>十二、人事室：綜理教職員人力資源管理及發展等事宜，置人事室主任一人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325C3E6C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="45E77B37" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1903" w:rightChars="6" w:right="14" w:hangingChars="296" w:hanging="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>十三、會計室：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜理歲計</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、會計、統計等事宜，置會計主任一人，下設會計組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D38C3B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5C6EC0D3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1904" w:hangingChars="294" w:hanging="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>十四、環安室：綜理全校環境保護、安全衛生、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>節能減碳及</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綠美化等工作，置主任一人，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下設環安</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>組、節能組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B7627E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1FE8424F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1215" w:hangingChars="7" w:hanging="17"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:t>前項各單位主管除會計主任由校長依相關法令規定聘派；軍訓室主任由教育部推薦上校以上之軍訓教官二至三人由校長擇聘。餘由校長聘請副教授以上之教師或研究人員兼任，</w:t>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>前項各單位主管除會計主任由校長依相關法令規定聘派。餘由校長聘請副教授以上之教師或研究人員兼任，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>任期均以三年</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為原則，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>連聘得</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>連任，必要時得一年</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:t>聘。但主任秘書、總務長、圖書館館長、環安室主任、人事室主任亦得由職員擔任；又為因應校務發展之需要，符合教育部所定之「大學一級行政單位設置副主管認定基準」之單位，</w:t>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>聘。但主任秘書、總務長、圖書館館長、環安室主任、人事室主任亦得由職員擔任；又為因應校務發展之需，各一級行政單位必要時</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>得置副主管</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="7B4A31F1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>聘助理教授以上教師或研究人員兼任，或由職員擔任，以輔佐主管推動業務。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C449A81" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="499" w:left="1200" w:hangingChars="1" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="686AF744" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>各單位分組、中心、部辦事者，各置組長或主任一人，由校長聘請助理教授以上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教師或研究人員兼任，或由職員擔任；其餘人員得視其工作性質分置秘書、專門委員、專員、編審、組員、辦事員、管理員、書記、輔導員、技正、技士、技佐、營養師、護理師、護士等若干人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3D79">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>；體育室另置體育教師等若干人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE81D7B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="99" w:left="238" w:firstLineChars="402" w:firstLine="965"/>
+        <w:ind w:leftChars="495" w:left="1193" w:hangingChars="2" w:hanging="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學教職員員額編制表，報請教育部核定後實施。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9CCA56" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="09BFD0A1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1202" w:hangingChars="501" w:hanging="1202"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第九條　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="1C0B2EE5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本大學因教學、研究與服務需要，得設下列中心暨附屬機構，其設置辦法或組織</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>規程另訂，經校務會議審議通過，報請董事會核定後實施。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB354E8" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="495" w:left="1188" w:rightChars="6" w:right="14" w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一、中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7412BF03" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="60CD0665" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:rightChars="6" w:right="14" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（一）教學資源與教師專業發展中心：下設教學資源整合與企劃組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E36BC4C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="347B40C9" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:rightChars="6" w:right="14" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（二）語文教學研究發展中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E259CB" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="77712EAA" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:rightChars="6" w:right="14" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（三）食品安全檢測中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9BA4B3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4C18332E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:rightChars="6" w:right="14" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>（四）校務研究發展中心：下設校</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>研究</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>發展組</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、校</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜合</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>業務</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>組、社會責任發展與實踐組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200A4CB5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="57705CA0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:rightChars="6" w:right="14" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（五）網路成癮防治中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462D81E3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0C9E5C11" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:rightChars="6" w:right="14" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（六）大數據研究中心：下設研究發展組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADCBBE7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="323EA7E8" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="671" w:left="2126" w:rightChars="6" w:right="14" w:hangingChars="215" w:hanging="516"/>
-[...8 lines deleted...]
-        <w:t>（七）金融科技</w:t>
+        <w:ind w:leftChars="671" w:left="2337" w:rightChars="6" w:right="14" w:hangingChars="303" w:hanging="727"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（七）多維列印高效材料研發中心:下設影像設計平台組、生</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:t>區塊鏈技術</w:t>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>醫</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>材料開發組、機電設備製程組、行政與市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>場評估</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>組。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD1823D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="28BC3DCF" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>九</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+        <w:t>（八）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>創新與循環經濟研究中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327E55BF" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="589BEF76" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>十</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+        <w:t>（九）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>精</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>準</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>健康</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>研究中心：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>下</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>設研究</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>發展</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>組</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AC5655" w14:textId="77777777" w:rsidR="00935008" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="713E63B9" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="671" w:left="2126" w:hangingChars="215" w:hanging="516"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>十一</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+        <w:t>（十）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>國際產學聯盟營運總中心：下</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>設</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="00C05610">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>產業聯絡中心。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7578BB77" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00D30F5B" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="01849298" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="670" w:left="2551" w:rightChars="6" w:right="14" w:hangingChars="393" w:hanging="943"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="FF0000"/>
-[...9 lines deleted...]
-        <w:t>（十二）資訊安全研究中心：下設後量子密碼科技組、網路安全組、資訊安全教育組、</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（十一）資訊安全研究中心：下設後量子密碼科技組、網路安全組、資訊安全教育組、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D30F5B">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資安晶片</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D30F5B">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>研發組、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D30F5B">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資安人工智慧</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D30F5B">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>分析組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BCB419" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="55F8715D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="670" w:left="2551" w:rightChars="6" w:right="14" w:hangingChars="393" w:hanging="943"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（十二）智慧半導體設計與永續製造研究中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3721D3B4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="670" w:left="2551" w:rightChars="6" w:right="14" w:hangingChars="393" w:hanging="943"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（十三）AI與量子研究中心：下設</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>量子人工智慧研發組</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、量子人工智慧應用組。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C37A4E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="670" w:left="2551" w:rightChars="6" w:right="14" w:hangingChars="393" w:hanging="943"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（十四）AI與機器人研發中心：下設</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>研究</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>技術</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>組、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>場域應用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>組</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>、產學合作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>組</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>、人才培育</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>組。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1137DAFB" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="670" w:left="2551" w:rightChars="6" w:right="14" w:hangingChars="393" w:hanging="943"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（十五）醫療暨健康照護體系管理中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D87E17" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="490" w:left="1176" w:rightChars="6" w:right="14" w:firstLineChars="17" w:firstLine="41"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二、附屬機構</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69560443" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5A6A06F4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="670" w:left="1608" w:rightChars="6" w:right="14" w:firstLine="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>附屬醫院</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EE6EBC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3099AD3C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="670" w:left="1608" w:rightChars="6" w:right="14" w:firstLine="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（二</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>附屬獸醫教學醫院</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1AE776" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1297B489" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="670" w:left="1608" w:rightChars="6" w:right="14" w:firstLine="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（三</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="5C2E4014" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>附屬現代美術館</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F5A829" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="670" w:left="1608" w:rightChars="6" w:right="14" w:firstLine="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（四</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>附設私立住宿長照機構籌備處</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755D3187" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4B41162B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="670" w:left="1608" w:rightChars="6" w:right="14" w:firstLine="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（五</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>附設豐原醫院暨附設私立豐原綜合長照機構籌備處</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13420853" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1AFC5155" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="501" w:left="1202"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各中心置中心主任</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>營運長)一人，由校長聘請副教授或副教授級專業技術人員以上教師兼任或由</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相當</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>職級職員擔任，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>得置副主任</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>聘助理教授以上教師或研究人員兼任，或由職員擔任，以輔佐主管推動業務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>任期均以三年</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為原則，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:t>連聘得</w:t>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>連聘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>得</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>連任，必要時得一年</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67460A6D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="5CC8D7F5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="501" w:left="1202"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各附屬單位之首長、主辦會計</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>由學校校長商承董事會同意後聘任之，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>任期均以三年</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為原則，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>連聘得</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>連任，必要時得一年</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050AF33C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="2011C70B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="501" w:left="1202"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="1021ED09" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本大學為統籌所屬醫療、長期照護及相關機構之發展與營運，設醫療暨健康照護體系管理中心，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>置總院長</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一人，綜理中心業務；置副總院長若干人，襄助總院長處理中心業務，由學校校長商承董事會同意後聘任。其組織及運作辦法另定之。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650DC032" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="501" w:left="1202"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>各單位分組、中心辦事者，各置組長或主任一人，由校長聘請助理教授以上教師</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223648">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>或研究人員兼任，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>或由職員擔任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9317C7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="501" w:left="1202"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學為推行教學、研究與服務，得設各類院、系級中心，置主任一人，由校長聘請副教授或副教授級專業技術人員以上教師兼任，其設置辦法另訂並經相關會議通過後成立。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008F3A81" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="3504106D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>第三章會議及委員會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C41E3D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="77F6E4FC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="8" w:left="1207" w:hangingChars="495" w:hanging="1188"/>
+        <w:ind w:leftChars="-4" w:left="1190" w:hangingChars="500" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...13 lines deleted...]
-    <w:p w14:paraId="2BC8C68E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第十條　　本大學設校務會議，議決校務重大事項，由校長、副校長、主任秘書、教務長、學生事務長、總務長、研究發展長、資訊長、產學長、國際事務長、醫學暨健康學院</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091181C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>院長、資訊電機學院院長、管理暨社會科學學院院長、創意設計學院院長、護理學院院長、通識教育中心主任、附屬醫院院長、附屬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>獸醫教學醫院院長、附屬現代美術館館長、職員代表二人、教師代表、學生代表等組成之，連選得連任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BB8B03" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1193" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前項各類代表除學生代表之任期為一年外，其他各類代表任期二年；教師代表人數不得少於全體會議人數之二分之一，由教師選舉產生，教師代表中具備教授或副教授資格者，以不少於教師代表人數之三分之二為原則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507603FF" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="16D0C87C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1193" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學生代表比例不得少於會議成員總額之十分之一，遇有小數點時，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>採</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>無條件進位法，取整數計算，學生會會長、副會長及學生議會議長、副議長為當然委員，其餘由學生會、學生議會及諮議委員會以公開程序推選產生。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A843DFE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="62A80114" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1193" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>職員代表二人，由職員選舉產生。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4B0E18" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="623E59C5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1193" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上述代表因故出缺時，由選舉產生之候補代表遞補之。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406879DF" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0D06BDED" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="497" w:left="1193" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>校務會議由校長召開，每學期至少召開一次；經校務會議應出席人員五分之一以上請求召開臨時校務會議時，校長應於十五日內召開之。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031840F9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="56B0DB07" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="472" w:left="1186" w:hangingChars="22" w:hanging="53"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>校務會議必要時得設各種委員會或專案小組，處理校務會議交議事項；其名稱、任務及組成方式</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另訂經校務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>會議通過後成立。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54814595" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="59CF82A5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第十一條　校務會議審議下列事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5736A6" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+    <w:p w14:paraId="08D3CB63" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>校務發展計畫及預算。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402E4778" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>組織規程及各種重要章則。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A788A67" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>學院、學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、研究所及附設機構之設立、變更與停辦。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D627A05" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教務、學生事務、總務、研究及其他校內重要事項。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EFDB2D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有關教學評鑑辦法之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>議。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB7FA28" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>校務會議所設委員會或專案小組決議事項。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06049BD7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會議提案及校長提議事項。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DB2945" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第十二條　本大學設下列各種會議：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CB35AC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1750" w:hanging="546"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="72D8871F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="00C05610">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>行政會議：由校長、副校長、主任秘書、教務長、學生事務長、總務長、研究發展長、資訊長、產學長、招生處處長、國際事務長、圖書館館長、體育室主任、人事室主任、會計室主任、環安室主任、教學資源與教師專業發展中心主任、語文教學研究發展中心主任、校務研究發展中心主任、各院院長、通識教育中心主任、各系系主任等組成，校長為主席，討論本大學重要行政事宜，每月開會一次</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為原則。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D70031" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1750" w:hanging="546"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="77C4A42C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教務會議：由教務長、各學院院長、各學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任、各研究所所長、通識教育</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中心中心</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任、圖書館館長、體育室主任、資訊長、教學資源與教師專業發展</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中心中心</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任、各學院經選舉產生之教師代表各一人、由學生會及學生議會推選之學生代表四人等組成，教務長為主席，討論重要教務事宜。每學期開會一次，必要時得召開臨時會議。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482F498B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1750" w:hanging="546"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...30 lines deleted...]
-    <w:p w14:paraId="4DDB2C30" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>學生事務會議：由學生事務長、各學院院長、體育室主任、各學院經選舉產生之教師代表各一人、由學生會及學生議會推選之學生代表四人等組成，學生事務長為主席，討論重要學生事務事宜。每學期開會一次，必要時得召開臨時會議。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59252925" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1750" w:hanging="546"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="6C3AFF2F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>總務會議：由總務長、各學院代表各一人、學生會會長、副會長及學生議會議長、副議長學生代表四人等組成，總務長為主席，討論重要總務事宜。每學期開會一次，必要時得召開臨時會議。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A84D82" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1750" w:hanging="546"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:t>有關教學評鑑辦法之</w:t>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>院</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:t>研</w:t>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="2E5C8E6F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會議：由院長、所屬學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任、所長暨各學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、所教師互選產生之教師代表各一人組成，院長為主席，討論各院教學、研究及其他有關之院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事宜。每學期開會一次，必要時得召開臨時會議。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B21845" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1750" w:hanging="546"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="2FD10294" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、所</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會議：由學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任、所長、該學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、所教師組成，由學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任、所長召集並擔任主席，討論學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、所教學、研究、推廣及其他有關之學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、所</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等事宜。討論與學生有關之事務時，得邀請學生代表二至三人出席，並得邀請其他有關人員列席。每學期開會一次，必要時得召開臨時會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>議。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B59D0B5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1750" w:hanging="546"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="005CC1D5" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>通識教育中心會議：由中心主任與通識教育中心教師</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>含體育教師、軍訓教官</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>組成，必要時得邀請學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任、所長、學生代表列席，由中心主任召集並為主席，討論通識教學等有關事宜。每學期開會一次，必要時得召開臨時會議。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA87339" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="0184C899" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第十三條　本大學為保障教師、學生及職工權益，設下列委員會：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C595487" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1722" w:hanging="518"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="5E103C3F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教師評審委員會，評審有關教師之聘任、聘期、提敘、升等、改聘、停聘、解聘、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>續聘、資遣原因之認定、延長服務及其他應經教師評審委員會審議之事宜；教師評審委員會分系級、院級及校級，有關教師之權益事項，依相關法律規定辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0CC4F2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1722" w:hanging="518"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...27 lines deleted...]
-        <w:t>主任、各研究所所長、通識教育</w:t>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教師申訴評議委員會，評議有關教師解聘、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
-[...3 lines deleted...]
-        <w:t>中心中心</w:t>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>停聘及其他</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
-[...27 lines deleted...]
-    <w:p w14:paraId="2FE41A9C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>決定不服之申訴。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EC1BCE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1722" w:hanging="518"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="5CDDAA09" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>學生申訴評議委員會，受理學生、學生會及其他相關學生自治組織不服學校之懲處或其他措施及決議之事件，以保障學生權益，其辦法另定之，經校務會議通過，報請教育部核定後實施。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF387E6" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1722" w:hanging="518"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...6 lines deleted...]
-    <w:p w14:paraId="3ED11388" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00E56F92">
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>職工評審委員會，評審有關職工之聘任、解聘等事宜。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB16921" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="0" w:left="1722" w:hanging="518"/>
+        <w:ind w:leftChars="0" w:left="1402" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
-[...490 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>性別平等教育委員會，負責促進性別地位之實質平等及性別歧視、性侵害事件之處理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E908C63" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="601B0A60" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1680" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前項各委員會之設置辦法另訂之，經校務會議通過後施行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A66A6A0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="0869FA97" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:leftChars="500" w:left="1202" w:hanging="2"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E63D52">
+        <w:ind w:leftChars="499" w:left="1202" w:hanging="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本大學為配合校務發展需要，以達成學校設置之目的，得設各種委員會，其設置辦法</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另訂經校務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>會議通過後成立。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F134135" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="64BF340B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:rightChars="-136" w:right="-326"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>第四章教師分級及聘用</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B97C7A" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="163C64E3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:widowControl/>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="5" w:left="1217" w:hangingChars="502" w:hanging="1205"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第十四條　本大學教師分教授、副教授、助理教授、講師等四級，從事授課、研究、輔導及服務。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E90F4B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="25F7189B" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="240" w:firstLineChars="395" w:firstLine="948"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>軍訓教官之聘任，依相關法律之規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FC61D9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="1377B85F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:widowControl/>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1231" w:hangingChars="513" w:hanging="1231"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>第十五條　本大學為提昇學術水準得設講座，由教授主持，負責教學、研究工作，講座設置辦法另訂之。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E42A51D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="72E8C19E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
-        <w:ind w:left="1274" w:hangingChars="531" w:hanging="1274"/>
+        <w:ind w:left="1202" w:hangingChars="501" w:hanging="1202"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>第十六條　本大學得延聘研究人員從事研究計畫工作及專業技術人員擔任教學工作，其分級、資格、聘任、解聘、停聘、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>不</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>續聘、申訴、待遇、福利、進修、退休、撫</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>卹</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、資遣、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>年資晉薪及</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>其他權益事項，依教育部相關規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC516DC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6658B193" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:kinsoku w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:left="1202" w:hangingChars="501" w:hanging="1202"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>第十七條　本大學教師之聘任分為初聘、續聘及長期聘任三種；其聘任應本公平、公正、公開之原則辦理，教師之初聘，並應於傳播媒體或學術刊物公告徵聘資訊，由學系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任、所長、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>通識教育</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>中心中心</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>主任、體育室主任提交系、所、中心、室教師</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>評審委員會初審，院、共同科教師評審委員會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>複</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>審、校教師評審委員會決審通過後，報請校長聘任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A132E2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:kinsoku w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="501" w:left="1202"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>本校教師聘任資格及程序依有關法律之規定辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2A0A2E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:kinsoku w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:leftChars="492" w:left="1188" w:hangingChars="3" w:hanging="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>本校教師除依教師法規定外，得於學校章則中增列教師權利義務，另基於學術研究發展需要，得另訂教師停聘後</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>續聘之規定，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>均應經</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>校務會議審議通過後施行。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D546C7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>第五章學生事務</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5608FF62" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:widowControl/>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1231" w:hangingChars="513" w:hanging="1231"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>第十七條　本大學教師之聘任分為初聘、續聘及長期聘任三種；其聘任應本公平、公正、公開之原則辦理，教師之初聘，並應於傳播媒體或學術刊物公告徵聘資訊，由學系</w:t>
-[...173 lines deleted...]
-        </w:rPr>
         <w:t>第十八條　本大學應輔導學生成立學生會及其他相關自治組織，以增進學生在校學習效果及自治能力。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53628F81" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="323A2A32" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:widowControl/>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>第十九條　學生會向會員收取之會費，本大學應依學生會要求代收之。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072822D4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="7C718099" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>第六章附則</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CCE620" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="295F75E1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:widowControl/>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第二十條　本規程未規定者，依相關法令規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A51B90" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="4E39FBCC" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1202" w:hangingChars="501" w:hanging="1202"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63D52">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第二十一條本規程經校務會議通過，送董事會審核，並報請教育部核定後發布施行，修正時亦同。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1F3728" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00E63D52" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="217DB0C1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7193DD2F" w14:textId="77777777" w:rsidR="00935008" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="6DF2A850" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5099443E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="112FFADA" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00151002">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00151002">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="22DBD538" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
+    <w:p w14:paraId="78B74559" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
       <w:pPr>
         <w:ind w:left="1441" w:hangingChars="600" w:hanging="1441"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00151002">
+      <w:r w:rsidRPr="008F03F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>亞洲大學各學院、學系、研究所及通識教育中心設置表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4750" w:type="pct"/>
+        <w:tblW w:w="4951" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1019"/>
-        <w:gridCol w:w="8109"/>
+        <w:gridCol w:w="1018"/>
+        <w:gridCol w:w="8496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00935008" w:rsidRPr="00151002" w14:paraId="6BA2F4E6" w14:textId="77777777" w:rsidTr="00932AAD">
+      <w:tr w:rsidR="00B311A0" w:rsidRPr="008F03F6" w14:paraId="0BD7C6AB" w14:textId="77777777" w:rsidTr="00317191">
         <w:trPr>
           <w:trHeight w:val="718"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="668F7EE3" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="29EC6477" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>學院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcW w:w="8496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A03B77D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="6CD6E9E4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>院屬系所、中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00935008" w:rsidRPr="00151002" w14:paraId="11C5FF4C" w14:textId="77777777" w:rsidTr="00932AAD">
+      <w:tr w:rsidR="00B311A0" w:rsidRPr="008F03F6" w14:paraId="1591EAC8" w14:textId="77777777" w:rsidTr="00317191">
         <w:trPr>
           <w:trHeight w:val="593"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="659A0820" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="6FED44E4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>醫學</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6136951B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="7C78D68F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>暨健</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="060312B7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="42CC3658" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>康學</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF1AB28" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="2F4D9454" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcW w:w="8496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="583FEB9B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="4E40237F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>健康產業管理學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設博士班，碩士班及碩士在職</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>專班分健康</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>管理組、長期</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>照護組</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="273E7D7D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="0D9E95D5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00477679">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>食品營養與保健生技學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00477679">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00477679">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>學士班分組為食品營養組及</w:t>
-[...7 lines deleted...]
-              <w:t>藥用化妝品</w:t>
+              <w:t>學士班分組為食品營養組及藥用化妝品</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="007B3C88">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>醫美組</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00477679">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>，設碩士班、碩士在職專班、進修學士班</w:t>
+              <w:t>，設碩士班、碩士在職專班、進修學士班)</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="17E6C5ED" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F03F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F03F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F03F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>醫學檢驗暨生物技術學系</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F03F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F03F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>設碩士班</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F03F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2360F8A2" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="0B43DBC2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>三</w:t>
+              <w:t>四</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>醫學檢驗暨生物技術學系</w:t>
+              <w:t>心理學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>設碩士班</w:t>
+              <w:t>設碩士班、碩士在職專班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A2F189F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="45525FF7" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>四</w:t>
+              <w:t>五</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
-[...50 lines deleted...]
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>視光學系</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6518B3A4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="0438734E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>六</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聽力暨語言治療學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FB08845" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="04AC3262" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>七</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>職能治療學系</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3268BC46" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="5D15922C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>八</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學士後獸醫學系(下設實驗動物中心)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="770B90FC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="1F958125" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="401" w:hangingChars="167" w:hanging="401"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(九)物</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>理治療學系</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45883624" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="401" w:hangingChars="167" w:hanging="401"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>社會工作學系</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>設碩士班、進修學士班</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00935008" w:rsidRPr="00151002" w14:paraId="4A51176A" w14:textId="77777777" w:rsidTr="00932AAD">
+      <w:tr w:rsidR="00B311A0" w:rsidRPr="008F03F6" w14:paraId="3CB27F60" w14:textId="77777777" w:rsidTr="00317191">
         <w:trPr>
           <w:trHeight w:val="743"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73DFC1E0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="19E8BD1F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資訊</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A1DA236" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="10AC0629" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電機</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DE4EAEE" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="327519B4" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcW w:w="8496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="221562DC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="5167DAD1" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>生物資訊與醫學工程學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設博士班分組為</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>醫</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>材科技產業組、生物資訊與醫學工程組、碩士班、碩士在職專班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="297E66D1" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="18426842" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資訊工程學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設博士班、碩士班、碩士在職專班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="713B320B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="46A667C5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>行動商務與多媒體應用學系</w:t>
+              <w:t>人工智慧學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06FBD333" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="78E7C874" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資訊傳播學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05E2011B" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="6F020CD0" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="415" w:hangingChars="173" w:hanging="415"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>五</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)人工智慧博士學位學程</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00935008" w:rsidRPr="00151002" w14:paraId="60552F7B" w14:textId="77777777" w:rsidTr="00932AAD">
+      <w:tr w:rsidR="00B311A0" w:rsidRPr="008F03F6" w14:paraId="616B8426" w14:textId="77777777" w:rsidTr="00317191">
         <w:trPr>
           <w:trHeight w:val="364"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23FC1699" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="26CD4A70" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>管理學院</w:t>
+              <w:t>管理暨社會科學學院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcW w:w="8496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18FBC44D" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="2CAD65E2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>經營管理學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班、碩士在職專班、企業經濟與策略博士班、智慧健康先進管理技術博士學位學程、進修學士班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA673D9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="132A559D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>會計與資訊學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B71650" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="5A231896" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>財務金融學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班、碩士在職專班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BDFC3AC" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="0F73274F" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>財經法律學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72625155" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="4FB7BBFE" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>五</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>國際財務金融管理學士學位學程-</w:t>
+              <w:t>管理學院進修學士學位學程-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>109</w:t>
+              <w:t>110</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學年度起停招</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D71E65" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="56B3E540" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
-              <w:kinsoku w:val="0"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(六)新興產業策略與發展博士學位學程-109學年度起停招</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6EAA41" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(七)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>EMBA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高階經理碩士在職學位學程(碩士在職專班)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06866FEF" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-              <w:t>六</w:t>
+              </w:rPr>
+              <w:t>八</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>管理學院進修學士學位學程-</w:t>
+              <w:t>外國語文學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>110</w:t>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>設碩士班</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>)-114</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學年度起停招</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17B5CD8E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="6E80E203" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="0091181C" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
-              <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
+              <w:ind w:left="494" w:hangingChars="206" w:hanging="494"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-              <w:t>七</w:t>
+              </w:rPr>
+              <w:t>九</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>幼兒教育學系</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-              <w:t>八</w:t>
+              </w:rPr>
+              <w:t>設碩士班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="0091181C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>109</w:t>
-[...32 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
-            </w:r>
-[...10 lines deleted...]
-              <w:t>高階經理碩士在職學位學程(碩士在職專班)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00935008" w:rsidRPr="00151002" w14:paraId="14DAF2E7" w14:textId="77777777" w:rsidTr="00932AAD">
+      <w:tr w:rsidR="00B311A0" w:rsidRPr="008F03F6" w14:paraId="5FC9D153" w14:textId="77777777" w:rsidTr="00317191">
         <w:trPr>
-          <w:trHeight w:val="927"/>
+          <w:trHeight w:val="2220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F0B6869" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="74B997C5" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>人文</w:t>
+              <w:t>創意</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33B15F1C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="0F0044F9" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>社會</w:t>
+              <w:t>設計</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="369A7C48" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="1862C739" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcW w:w="8496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F9E9817" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
-[...228 lines deleted...]
-          <w:p w14:paraId="7B88240E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="2081831E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>數位媒體設計學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設博士班、碩士班、創新產業博士學位學程</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30DC19A9" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="238FCC39" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>創意商品設計學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班、進修學士班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06D12384" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="5E9A74A2" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>時尚設計學系</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="204C3E7F" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="66794118" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>室內設計學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>設碩士班)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="280642D0" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="54C3122E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>五</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>不分系國際設計學士班-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>109</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學年度起停招</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="133DF3A4" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="5A9D4E18" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD756A">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>六</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>創</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>意設計暨發明中心</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(下設發明推廣組)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00935008" w:rsidRPr="00151002" w14:paraId="353390DF" w14:textId="77777777" w:rsidTr="00932AAD">
+      <w:tr w:rsidR="00B311A0" w:rsidRPr="008F03F6" w14:paraId="71623971" w14:textId="77777777" w:rsidTr="00317191">
         <w:trPr>
           <w:trHeight w:val="727"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26BB2EEA" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="5C70387D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>護理學院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcW w:w="8496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="760380C6" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="5833FD5C" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>護理學系</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>設碩士班、碩士在職專班台東班</w:t>
+              <w:t>設二年制在職專班、碩士班、碩士在職專班台東班</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F702DDA" w14:textId="77777777" w:rsidR="00935008" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="5D8B861E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(二)學士後護理學系</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D9C0334" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00613F4B" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="4CA5029E" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00613F4B">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>(三)長期</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00613F4B">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>照護學系</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00935008" w:rsidRPr="00151002" w14:paraId="6B77CA45" w14:textId="77777777" w:rsidTr="00932AAD">
+      <w:tr w:rsidR="00B311A0" w:rsidRPr="008F03F6" w14:paraId="1A5C5473" w14:textId="77777777" w:rsidTr="00317191">
         <w:trPr>
           <w:trHeight w:val="660"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16499095" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="6042A048" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>工智慧學院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcW w:w="8496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3C683E" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="770BCA49" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="00C05610" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>工智慧研究中心</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(下</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="00C05610">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人工智慧研究組、人工智慧發展組)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00935008" w:rsidRPr="00151002" w14:paraId="7034D51A" w14:textId="77777777" w:rsidTr="00932AAD">
+      <w:tr w:rsidR="00B311A0" w:rsidRPr="008F03F6" w14:paraId="7D7E69A8" w14:textId="77777777" w:rsidTr="00317191">
         <w:trPr>
           <w:trHeight w:val="660"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:tcW w:w="1018" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D97984C" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="6320720D" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151002">
+            <w:r w:rsidRPr="008F03F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>通識教育中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcW w:w="8496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBA96B7" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00932AAD">
+          <w:p w14:paraId="6EC4585A" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRPr="008F03F6" w:rsidRDefault="00B311A0" w:rsidP="00317191">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35E03291" w14:textId="77777777" w:rsidR="00935008" w:rsidRPr="00151002" w:rsidRDefault="00935008" w:rsidP="00935008">
-[...38 lines deleted...]
-    <w:sectPr w:rsidR="0060531A" w:rsidSect="00935008">
+    <w:p w14:paraId="75A840B3" w14:textId="77777777" w:rsidR="00B311A0" w:rsidRDefault="00B311A0" w:rsidP="00B311A0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60288C3D" w14:textId="77777777" w:rsidR="00130819" w:rsidRDefault="00130819"/>
+    <w:sectPr w:rsidR="00130819" w:rsidSect="00B311A0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24EB6C9B" w14:textId="77777777" w:rsidR="003361CE" w:rsidRDefault="003361CE" w:rsidP="00296339">
+    <w:p w14:paraId="1AE7EB0C" w14:textId="77777777" w:rsidR="007873A7" w:rsidRDefault="007873A7" w:rsidP="00FE0463">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D38E756" w14:textId="77777777" w:rsidR="003361CE" w:rsidRDefault="003361CE" w:rsidP="00296339">
+    <w:p w14:paraId="459675C2" w14:textId="77777777" w:rsidR="007873A7" w:rsidRDefault="007873A7" w:rsidP="00FE0463">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
+    <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -12991,131 +13488,231 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W3">
+    <w:altName w:val="微軟正黑體"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond MT">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68BF9A44" w14:textId="77777777" w:rsidR="003361CE" w:rsidRDefault="003361CE" w:rsidP="00296339">
+    <w:p w14:paraId="2CEB73C9" w14:textId="77777777" w:rsidR="007873A7" w:rsidRDefault="007873A7" w:rsidP="00FE0463">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B3A42D5" w14:textId="77777777" w:rsidR="003361CE" w:rsidRDefault="003361CE" w:rsidP="00296339">
+    <w:p w14:paraId="3DB7CB1D" w14:textId="77777777" w:rsidR="007873A7" w:rsidRDefault="007873A7" w:rsidP="00FE0463">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="011D5F8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:styleLink w:val="5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="992" w:hanging="567"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1984" w:hanging="708"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="850"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3260" w:hanging="1134"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="1276"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4394" w:hanging="1418"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5102" w:hanging="1700"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02273868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB903FD0"/>
     <w:lvl w:ilvl="0" w:tplc="680AA6C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="65201294">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
@@ -13168,51 +13765,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04641A00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73D8AD8A"/>
     <w:styleLink w:val="WW8Num12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13255,51 +13852,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4776" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5256" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5736" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A1E5E15"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="499444A6"/>
     <w:styleLink w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2431" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2671" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13342,51 +13939,235 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5071" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5551" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6031" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B2B2F10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAC8E3EC"/>
+    <w:styleLink w:val="WWOutlineListStyle4"/>
+    <w:lvl w:ilvl="0" w:tplc="316C6712">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1670" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2150" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2630" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3110" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3590" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4070" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4550" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5030" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5510" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C89230E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="033C58AC"/>
+    <w:styleLink w:val="WWOutlineListStyle3"/>
+    <w:lvl w:ilvl="0" w:tplc="39E2EBE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2390" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2630" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3110" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3590" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4070" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4550" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5030" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5510" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5990" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EF924C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA22C5B4"/>
     <w:styleLink w:val="WW8Num13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2422" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="標楷體"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2662" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -13432,51 +14213,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5062" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6022" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1149570A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF8040F2"/>
     <w:styleLink w:val="WW8Num14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2419" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2659" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13519,51 +14300,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5059" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5539" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6019" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14787EB2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C2CE2DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13636,51 +14417,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16254980"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5804360"/>
     <w:styleLink w:val="WW8Num11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13723,51 +14504,225 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4776" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5256" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5736" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16480633"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED768CA8"/>
+    <w:styleLink w:val="WWOutlineListStyle5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17927FE6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04126C12"/>
+    <w:styleLink w:val="LFO8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CC85FB1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A69085DE"/>
     <w:styleLink w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13810,51 +14765,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4776" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5256" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5736" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="235B0418"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BAE3BE4"/>
+    <w:styleLink w:val="WWNum3"/>
+    <w:lvl w:ilvl="0" w:tplc="99D29F40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="906" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1386" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2346" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2826" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4266" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23C31BAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D6A2B51A"/>
     <w:styleLink w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13897,137 +14944,711 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4776" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5256" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5736" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27494CA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="546641A4"/>
+    <w:styleLink w:val="LFO11"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28114DAB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF4E6566"/>
+    <w:styleLink w:val="LFO9"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="733" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="%1、"/>
-[...7 lines deleted...]
-      <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="960" w:hanging="480"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="973" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="480"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1453" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1920" w:hanging="480"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="1933" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2400" w:hanging="480"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="2413" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="480"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2893" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="480"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="3373" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3840" w:hanging="480"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3853" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="4333" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BB50040"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="651C77AA"/>
+    <w:styleLink w:val="LFO10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1984" w:hanging="708"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="850"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3260" w:hanging="1134"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="1276"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4394" w:hanging="1418"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5102" w:hanging="1700"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC96FFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F476E1AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EEA134F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D718761A"/>
+    <w:lvl w:ilvl="0" w:tplc="EF0C25F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:pStyle w:val="1"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1867" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2107" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2587" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3067" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3547" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4027" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4507" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4987" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5467" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34805209"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADF41920"/>
+    <w:styleLink w:val="LFO3"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CA5ED9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5C0E47E"/>
+    <w:styleLink w:val="LFO6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="374E5CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4606E0EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14069,51 +15690,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E5C01DE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90988EEA"/>
     <w:styleLink w:val="WW8Num10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2419" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="標楷體"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2659" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -14159,174 +15780,88 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5059" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5539" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6019" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418B3A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="972AA58A"/>
     <w:lvl w:ilvl="0" w:tplc="F904B0B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1620" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CAEAF08C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="（%2）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1740"/>
         </w:tabs>
         <w:ind w:left="1740" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4D041E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
-      <w:pStyle w:val="1"/>
+      <w:pStyle w:val="10"/>
       <w:lvlText w:val="%3、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1947"/>
         </w:tabs>
         <w:ind w:left="3750" w:hanging="870"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2460"/>
         </w:tabs>
         <w:ind w:left="2460" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
@@ -14386,51 +15921,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4380"/>
         </w:tabs>
         <w:ind w:left="4380" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4860"/>
         </w:tabs>
         <w:ind w:left="4860" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="468633D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="203A9764"/>
     <w:lvl w:ilvl="0" w:tplc="76F27E02">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -14475,51 +16010,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E490219"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B422EB58"/>
+    <w:styleLink w:val="WWNum95"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2040" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3000" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E9E4A93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5382FC1C"/>
     <w:styleLink w:val="WW8Num9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2544" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2784" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -14562,72 +16187,437 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5184" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5664" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6144" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F815A08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46C2D856"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51836785"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69E4C668"/>
+    <w:styleLink w:val="LFO2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1984" w:hanging="708"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2551" w:hanging="850"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3260" w:hanging="1134"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="1276"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4394" w:hanging="1418"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5102" w:hanging="1700"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5288027D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="579C5B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54370EDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16287502"/>
+    <w:styleLink w:val="LFO61"/>
+    <w:lvl w:ilvl="0" w:tplc="5F5CBBDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:strike w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="582964CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30EA0AF4"/>
+    <w:styleLink w:val="WWNum2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="197" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="677" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1157" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1637" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2117" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2597" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3077" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3557" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4037" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="588656A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2D8CCCE8"/>
     <w:styleLink w:val="WW8Num8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -14673,51 +16663,567 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58D64BC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7665C76"/>
+    <w:styleLink w:val="LFO5"/>
+    <w:lvl w:ilvl="0" w:tplc="B6EC2E22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AA543C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03807DE0"/>
+    <w:styleLink w:val="WWOutlineListStyle"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E67711D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4EA8DF5A"/>
+    <w:styleLink w:val="LFO7"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60EE65C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A74C5F4"/>
+    <w:styleLink w:val="LFO4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="（%2）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:lvlText w:val="%3、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3750" w:hanging="870"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2460" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="114"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3900" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68541AC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E4C7222"/>
+    <w:styleLink w:val="WWNum1"/>
+    <w:lvl w:ilvl="0" w:tplc="CC8CB80A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="906" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="689D18AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB41724"/>
+    <w:styleLink w:val="WWOutlineListStyle2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C33DA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2696CD62"/>
     <w:styleLink w:val="WW8Num7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -14760,51 +17266,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4776" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5256" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5736" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF310AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57746C2C"/>
     <w:styleLink w:val="WW8Num15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="標楷體"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -14850,51 +17356,234 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4776" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5256" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5736" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FC070D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A7AFB9A"/>
+    <w:styleLink w:val="WWNum96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="622" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1102" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2062" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2542" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3502" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3982" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7042765B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="892C0590"/>
+    <w:styleLink w:val="LFO1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="733" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="973" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1453" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1933" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2413" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2893" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3373" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3853" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4333" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72516B21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0BF070A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:pStyle w:val="a1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:pStyle w:val="a2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
@@ -14986,51 +17675,114 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4394"/>
         </w:tabs>
         <w:ind w:left="4394" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5102"/>
         </w:tabs>
         <w:ind w:left="5102" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="742B6A0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A12113E"/>
+    <w:styleLink w:val="WWOutlineListStyle1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77542CFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC943104"/>
     <w:styleLink w:val="WW8Num5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -15073,51 +17825,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4776" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5256" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5736" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A141FA9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD180E52"/>
     <w:styleLink w:val="WW8Num6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2376" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -15160,51 +17912,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4776" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5256" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5736" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A1D7D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B42CAA64"/>
     <w:lvl w:ilvl="0" w:tplc="4B72AB62">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:pStyle w:val="20"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15300,51 +18052,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB25757"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F514AC3C"/>
     <w:styleLink w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2661" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -15387,51 +18139,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5061" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5541" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6021" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F745EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4606E0EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15474,402 +18226,479 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="15">
-[...35 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00935008"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E56F92"/>
+    <w:rsidRoot w:val="00B311A0"/>
+    <w:rsid w:val="00024BFB"/>
+    <w:rsid w:val="00130819"/>
+    <w:rsid w:val="001C543C"/>
+    <w:rsid w:val="007873A7"/>
+    <w:rsid w:val="0091181C"/>
+    <w:rsid w:val="00983A63"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rsid w:val="00D913F9"/>
+    <w:rsid w:val="00E3793D"/>
+    <w:rsid w:val="00FE0463"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="58D7AC9E"/>
+  <w14:docId w14:val="1B208A75"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{336750D8-F639-4165-834B-63C4E3186A68}"/>
+  <w15:docId w15:val="{5DBBCBE1-9A58-4298-8CA1-740095F947B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -15910,51 +18739,51 @@
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Reference" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
@@ -16027,630 +18856,620 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a3">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
+  <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
-    <w:link w:val="11"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="12"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="52"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="heading 2"/>
+    <w:aliases w:val="02-秘書室sop-內文"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="22"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="30"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="40"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="50">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a3"/>
-    <w:link w:val="50"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="51"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="333333"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="60"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="720" w:lineRule="auto"/>
       <w:ind w:left="3260" w:hanging="1134"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="70"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="720" w:lineRule="auto"/>
       <w:ind w:left="3827" w:hanging="1276"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="80"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="720" w:lineRule="auto"/>
       <w:ind w:left="4394" w:hanging="1418"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="90"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="720" w:lineRule="auto"/>
       <w:ind w:left="5102" w:hanging="1700"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a4">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a5">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a6">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="標題 1 字元"/>
     <w:basedOn w:val="a4"/>
-    <w:link w:val="10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935008"/>
+    <w:link w:val="11"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="52"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="標題 2 字元"/>
+    <w:aliases w:val="02-秘書室sop-內文 字元1"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="21"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="標題 3 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="標題 4 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+  <w:style w:type="character" w:customStyle="1" w:styleId="51">
     <w:name w:val="標題 5 字元"/>
     <w:basedOn w:val="a4"/>
-    <w:link w:val="5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935008"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="333333"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="標題 6 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="6"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="標題 7 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="7"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="標題 8 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="8"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="標題 9 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="9"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a0">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="a3"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="header"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="ab"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="aa"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="ad"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:leftChars="234" w:left="1402" w:hangingChars="300" w:hanging="840"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="本文縮排 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="ac"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="24"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:ind w:left="888"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="本文縮排 2 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="23"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ae">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="32"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:leftChars="158" w:left="939" w:hangingChars="200" w:hanging="560"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="華康楷書體W3" w:eastAsia="華康楷書體W3"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="本文縮排 3 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="31"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="華康楷書體W3" w:eastAsia="華康楷書體W3"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="text" w:x="721" w:yAlign="top"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:leftChars="8" w:left="499" w:right="113" w:hangingChars="200" w:hanging="480"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a3"/>
-    <w:link w:val="12"/>
-    <w:rsid w:val="00935008"/>
+    <w:link w:val="13"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="註解文字 字元"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
-[...1 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="註解文字 字元1"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="af0"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="Plain Text"/>
     <w:aliases w:val=" 字元,一般文字 字元,計畫內容"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="af3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New" w:hint="eastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af3">
     <w:name w:val="純文字 字元"/>
     <w:aliases w:val=" 字元 字元,一般文字 字元 字元,計畫內容 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="af2"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="51">
+  <w:style w:type="table" w:styleId="52">
     <w:name w:val="Table Grid 5"/>
     <w:basedOn w:val="a5"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
@@ -16673,356 +19492,348 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="af5"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af5">
     <w:name w:val="文件引導模式 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="af4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af7">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="HTML0"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="HTML 預設格式 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="HTML"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTML1">
     <w:name w:val="HTML Typewriter"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af8">
     <w:name w:val="公文(敬陳)"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:ind w:left="1599"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:lang w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af9">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="卑南壹,標1,List Paragraph,(一),(1)(1)(1)(1)(1)(1)(1)(1),網推會說明清單,附錄1,1.2.3.,壹_二階,List Paragraph1,12 20,標11,標12,標題 (4),1.1.1.1清單段落,列點,(二),貿易局(一),Recommendation,Footnote Sam,List Paragraph (numbered (a)),Text,Noise heading,RUS List,Rec para,Dot pt"/>
+    <w:aliases w:val="卑南壹,標1,List Paragraph,(一),(1)(1)(1)(1)(1)(1)(1)(1),網推會說明清單,附錄1,1.2.3.,壹_二階,List Paragraph1,12 20,標11,標12,標題 (4),1.1.1.1清單段落,列點,(二),貿易局(一),Recommendation,Footnote Sam,List Paragraph (numbered (a)),Text,Noise heading,RUS List,Rec para,Dot pt,Noise h"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="afa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afa">
     <w:name w:val="清單段落 字元"/>
     <w:aliases w:val="卑南壹 字元,標1 字元,List Paragraph 字元,(一) 字元,(1)(1)(1)(1)(1)(1)(1)(1) 字元,網推會說明清單 字元,附錄1 字元,1.2.3. 字元,壹_二階 字元,List Paragraph1 字元,12 20 字元,標11 字元,標12 字元,標題 (4) 字元,1.1.1.1清單段落 字元,列點 字元,(二) 字元,貿易局(一) 字元,Recommendation 字元,Footnote Sam 字元,Text 字元,RUS List 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="af9"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="一一一一一"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:rightChars="-42" w:right="-101"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="樣式1"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:ind w:left="0" w:rightChars="0" w:right="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2-">
     <w:name w:val="樣式2-修正條文"/>
-    <w:basedOn w:val="10"/>
+    <w:basedOn w:val="11"/>
     <w:link w:val="2-0"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1866" w:hanging="2586"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2-0">
     <w:name w:val="樣式2-修正條文 字元"/>
-    <w:basedOn w:val="11"/>
+    <w:basedOn w:val="12"/>
     <w:link w:val="2-"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2-1">
     <w:name w:val="樣式2-案由"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="2-2"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:leftChars="233" w:left="2129" w:hangingChars="560" w:hanging="1570"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2-2">
     <w:name w:val="樣式2-案由 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="2-1"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2-3">
     <w:name w:val="樣式2-附件"/>
     <w:basedOn w:val="afb"/>
     <w:link w:val="2-4"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:b w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="14">
+  <w:style w:type="paragraph" w:styleId="15">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="index heading"/>
     <w:basedOn w:val="a3"/>
-    <w:next w:val="14"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935008"/>
+    <w:next w:val="15"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2-4">
     <w:name w:val="樣式2-附件 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="2-3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afc">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="afd"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="本文 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="afc"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="table" w:styleId="71">
     <w:name w:val="Table Grid 7"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
@@ -17066,1462 +19877,1416 @@
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
     <w:name w:val="大標題"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
     <w:name w:val="小標題"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="afe">
     <w:name w:val="次標題"/>
     <w:basedOn w:val="a2"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="aff0"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="aff"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="標楷體"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="content1">
     <w:name w:val="content1"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="333333"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="34"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="34">
     <w:name w:val="本文 3 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="33"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="aff1">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00935008"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff2">
     <w:name w:val="公文(後續段落_主旨)"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:ind w:left="958"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff3">
     <w:name w:val="Date"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="aff4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond MT" w:eastAsia="新細明體" w:hAnsi="Garamond MT" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
     <w:name w:val="日期 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="aff3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond MT" w:eastAsia="新細明體" w:hAnsi="Garamond MT" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="26"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="26">
     <w:name w:val="本文 2 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="25"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aff5">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a4"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl26">
     <w:name w:val="xl26"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl29">
     <w:name w:val="xl29"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
     <w:name w:val="公文(後續段落_敬會)"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:ind w:left="720"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff7">
     <w:name w:val="公文(敬會)"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="aff6"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
     <w:name w:val="本文 21"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="716" w:hanging="178"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AABB">
     <w:name w:val="AABB"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="41">
     <w:name w:val="樣式4"/>
     <w:basedOn w:val="Web"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:leftChars="-50" w:left="1320" w:hangingChars="600" w:hanging="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="管理資訊"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
     <w:name w:val="條文"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:line="440" w:lineRule="exact"/>
       <w:ind w:left="450" w:hangingChars="450" w:hanging="450"/>
       <w:jc w:val="both"/>
       <w:textDirection w:val="lrTbV"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="affa">
     <w:name w:val="核定本"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:left="-720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="24"/>
       <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="G3">
     <w:name w:val="G3"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="480" w:lineRule="exact"/>
       <w:ind w:left="1701" w:hanging="1701"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="樣式2"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="affb">
     <w:name w:val="字元"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="新細明體" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="t1">
     <w:name w:val="t1"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1701"/>
       </w:tabs>
       <w:ind w:left="1701" w:hanging="1701"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="1"/>
     <w:basedOn w:val="t1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1701"/>
         <w:tab w:val="num" w:pos="1800"/>
         <w:tab w:val="num" w:pos="2064"/>
       </w:tabs>
       <w:ind w:left="2064" w:hanging="1701"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="2]"/>
-    <w:basedOn w:val="15"/>
+    <w:basedOn w:val="16"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="2400"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="標題1"/>
     <w:basedOn w:val="affc"/>
     <w:next w:val="21"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1947"/>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="500" w:lineRule="exact"/>
       <w:ind w:left="840"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:bCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affc">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="affd"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affd">
     <w:name w:val="標題 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="affc"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00935008"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="affe">
     <w:name w:val="接續本文"/>
     <w:basedOn w:val="afc"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="280" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="新細明體" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:spacing w:val="-2"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="afff0"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afff0">
     <w:name w:val="註釋標題 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="afff"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff1">
     <w:name w:val="格文"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="27">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
       </w:tabs>
       <w:ind w:leftChars="200" w:left="480"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="960"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="16">
+  <w:style w:type="paragraph" w:styleId="17">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
       </w:tabs>
       <w:spacing w:line="800" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mark01">
     <w:name w:val="mark01"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="content-text">
     <w:name w:val="content-text"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff2">
     <w:name w:val="表"/>
     <w:link w:val="afff3"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8948"/>
       </w:tabs>
       <w:spacing w:beforeLines="100" w:afterLines="100"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="afff5"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-300"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="-20" w:firstLine="20"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afff5">
     <w:name w:val="副標題 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="afff4"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="afff6">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="42">
     <w:name w:val="字元 字元4"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="style101">
     <w:name w:val="style101"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="666666"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="36">
     <w:name w:val="字元 字元3"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="52"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
     <w:name w:val="清單段落1"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
     <w:name w:val="apple-style-span"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="28">
     <w:name w:val="清單段落2"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
     <w:name w:val="清單段落3"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="102">
     <w:name w:val="102"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:line="400" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff7">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="圖"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff8">
     <w:name w:val="主旨說明擬辦"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:ind w:left="1200" w:hanging="1200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st1">
     <w:name w:val="st1"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="writing02">
     <w:name w:val="writing02"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="unnamed16">
     <w:name w:val="unnamed16"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff9">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:link w:val="afffa"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afffa">
     <w:name w:val="問候 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="afff9"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afffb">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="afffc"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:leftChars="1800" w:left="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afffc">
     <w:name w:val="結語 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="afffb"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="style10">
     <w:name w:val="style10"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="afffd">
     <w:name w:val="annotation reference"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afffe">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="af0"/>
     <w:next w:val="af0"/>
     <w:link w:val="affff"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affff">
     <w:name w:val="註解主旨 字元"/>
     <w:basedOn w:val="af1"/>
     <w:link w:val="afffe"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="style11">
     <w:name w:val="style11"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Web1">
     <w:name w:val="Table Web 1"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:locked/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EmailStyle69">
     <w:name w:val="EmailStyle69"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="新細明體" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000080"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Web2">
     <w:name w:val="Table Web 2"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Web3">
     <w:name w:val="Table Web 3"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affff0">
     <w:name w:val="Revision"/>
     <w:hidden/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="style12">
     <w:name w:val="style12"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
-    <w:link w:val="17"/>
+    <w:link w:val="18"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Web10">
     <w:name w:val="內文 (Web)1"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="100" w:after="100"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1-new">
     <w:name w:val="(1)-new"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="1-new0"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4740"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="480" w:lineRule="exact"/>
       <w:ind w:leftChars="500" w:left="1620" w:hangingChars="150" w:hanging="420"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1-new0">
     <w:name w:val="(1)-new 字元"/>
     <w:link w:val="1-new"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affff1">
     <w:name w:val="List"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="100" w:hangingChars="200" w:hanging="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="18">
+  <w:style w:type="table" w:customStyle="1" w:styleId="19">
     <w:name w:val="表格格線1"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00935008"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="29">
     <w:name w:val="表格格線2"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Web20">
     <w:name w:val="內文 (Web)2"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="100" w:after="100"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="38">
     <w:name w:val="表格格線3"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afff3">
     <w:name w:val="表 字元"/>
     <w:link w:val="afff2"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81">
     <w:name w:val="樣式8"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="82"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="82">
     <w:name w:val="樣式8 字元"/>
     <w:link w:val="81"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="52">
+  <w:style w:type="table" w:customStyle="1" w:styleId="520">
     <w:name w:val="表格 格線 52"/>
     <w:basedOn w:val="a5"/>
-    <w:next w:val="51"/>
-    <w:rsid w:val="00935008"/>
+    <w:next w:val="52"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -18554,110 +21319,102 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="affff2">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affff3">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="affff4"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affff4">
     <w:name w:val="註腳文字 字元"/>
     <w:basedOn w:val="a4"/>
     <w:link w:val="affff3"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="affff5">
     <w:name w:val="footnote reference"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="19">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="1a">
     <w:name w:val="無清單1"/>
     <w:next w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="510">
     <w:name w:val="表格 格線 51"/>
     <w:basedOn w:val="a5"/>
-    <w:next w:val="51"/>
-    <w:rsid w:val="00935008"/>
+    <w:next w:val="52"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -18692,170 +21449,169 @@
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="43">
     <w:name w:val="表格格線4"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="310">
     <w:name w:val="表格格線31"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl82">
     <w:name w:val="xl82"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xtable2">
     <w:name w:val="xtable2"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:wordWrap w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="110">
     <w:name w:val="標題 1 字元1"/>
-    <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="3399FF"/>
       <w:kern w:val="52"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="5-51">
     <w:name w:val="格線表格 5 深色 - 輔色 51"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="50"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
@@ -18913,758 +21669,752 @@
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="font5">
     <w:name w:val="font5"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="font6">
     <w:name w:val="font6"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl64">
     <w:name w:val="xl64"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl65">
     <w:name w:val="xl65"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl66">
     <w:name w:val="xl66"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl67">
     <w:name w:val="xl67"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl68">
     <w:name w:val="xl68"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
     <w:name w:val="xl69"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl70">
     <w:name w:val="xl70"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl71">
     <w:name w:val="xl71"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl72">
     <w:name w:val="xl72"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl73">
     <w:name w:val="xl73"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl74">
     <w:name w:val="xl74"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl75">
     <w:name w:val="xl75"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl76">
     <w:name w:val="xl76"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl77">
     <w:name w:val="xl77"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="2a">
     <w:name w:val="無清單2"/>
     <w:next w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="affff6">
     <w:name w:val="文章內文"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="affff7"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:beforeLines="30" w:afterLines="30"/>
       <w:ind w:firstLineChars="202" w:firstLine="202"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affff7">
     <w:name w:val="文章內文 字元"/>
     <w:link w:val="affff6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2b">
     <w:name w:val="表文2"/>
     <w:basedOn w:val="a3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:spacing w:line="500" w:lineRule="exact"/>
       <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="39">
     <w:name w:val="無清單3"/>
     <w:next w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="default0">
     <w:name w:val="default"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="53">
     <w:name w:val="表格格線5"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="28"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="標楷體"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="affff8">
     <w:name w:val="公文(共用樣式)"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
     <w:name w:val="Table Grid0"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="111">
     <w:name w:val="表格格線11"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
     <w:name w:val="WW8Num3"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num4">
     <w:name w:val="WW8Num4"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num5">
     <w:name w:val="WW8Num5"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num6">
     <w:name w:val="WW8Num6"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num7">
     <w:name w:val="WW8Num7"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num8">
     <w:name w:val="WW8Num8"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num9">
     <w:name w:val="WW8Num9"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num10">
     <w:name w:val="WW8Num10"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num11">
     <w:name w:val="WW8Num11"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num12">
     <w:name w:val="WW8Num12"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num13">
     <w:name w:val="WW8Num13"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num14">
     <w:name w:val="WW8Num14"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num15">
     <w:name w:val="WW8Num15"/>
     <w:basedOn w:val="a6"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="gross1">
     <w:name w:val="gross1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="61">
     <w:name w:val="表格格線6"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rte-red-bullet">
     <w:name w:val="rte-red-bullet"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1a">
+  <w:style w:type="character" w:customStyle="1" w:styleId="1b">
     <w:name w:val="純文字 字元1"/>
     <w:aliases w:val="字元 字元1,一般文字 字元 字元1,計畫內容 字元1"/>
     <w:basedOn w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="1-1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
@@ -19675,292 +22425,291 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
     <w:name w:val="Table Grid3"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:basedOn w:val="a4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:link w:val="Standard0"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="320">
     <w:name w:val="表格格線32"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14PT--">
     <w:name w:val="14PT -- 對齊邊線"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:wordWrap w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid00">
     <w:name w:val="Table Grid00"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="72">
     <w:name w:val="表格格線7"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
     <w:name w:val="Normal Table0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
     <w:name w:val="Table Normal2"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
     <w:name w:val="Table Grid4"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="1-11">
     <w:name w:val="格線表格 1 淺色 - 輔色 11"/>
     <w:basedOn w:val="a5"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
@@ -19975,147 +22724,1063 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable1">
     <w:name w:val="Normal Table1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1b">
+  <w:style w:type="character" w:customStyle="1" w:styleId="1c">
     <w:name w:val="強調粗體1"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affff9">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a3"/>
     <w:next w:val="a3"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="83">
     <w:name w:val="表格格線8"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
     <w:name w:val="CM1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM9">
     <w:name w:val="CM9"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:rPr>
       <w:rFonts w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="91">
     <w:name w:val="表格格線9"/>
     <w:basedOn w:val="a5"/>
     <w:next w:val="aff1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00935008"/>
+    <w:rsid w:val="00B311A0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid5">
+    <w:name w:val="Table Grid5"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable2">
+    <w:name w:val="Normal Table2"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum95">
+    <w:name w:val="WWNum95"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum96">
+    <w:name w:val="WWNum96"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="26"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel40">
+    <w:name w:val="ListLabel 40"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWOutlineListStyle2">
+    <w:name w:val="WW_OutlineListStyle_2"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="27"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWOutlineListStyle1">
+    <w:name w:val="WW_OutlineListStyle_1"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="28"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWOutlineListStyle">
+    <w:name w:val="WW_OutlineListStyle"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO6">
+    <w:name w:val="LFO6"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="30"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO7">
+    <w:name w:val="LFO7"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO8">
+    <w:name w:val="LFO8"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO9">
+    <w:name w:val="LFO9"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO10">
+    <w:name w:val="LFO10"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="34"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO11">
+    <w:name w:val="LFO11"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid6">
+    <w:name w:val="Table Grid6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable3">
+    <w:name w:val="Normal Table3"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWOutlineListStyle4">
+    <w:name w:val="WW_OutlineListStyle_4"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWOutlineListStyle3">
+    <w:name w:val="WW_OutlineListStyle_3"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="37"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
+    <w:name w:val="WWNum1"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2">
+    <w:name w:val="WWNum2"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="41"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3">
+    <w:name w:val="WWNum3"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Standard0">
+    <w:name w:val="Standard 字元"/>
+    <w:basedOn w:val="a4"/>
+    <w:link w:val="Standard"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="(1)"/>
+    <w:basedOn w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:numId w:val="38"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affffa">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a3"/>
+    <w:next w:val="a3"/>
+    <w:link w:val="affffb"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="affffb">
+    <w:name w:val="引文 字元"/>
+    <w:basedOn w:val="a4"/>
+    <w:link w:val="affffa"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="affffc">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a4"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affffd">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a3"/>
+    <w:next w:val="a3"/>
+    <w:link w:val="affffe"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="affffe">
+    <w:name w:val="鮮明引文 字元"/>
+    <w:basedOn w:val="a4"/>
+    <w:link w:val="affffd"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM11">
+    <w:name w:val="CM11"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:rFonts w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afffff">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="100">
+    <w:name w:val="表格格線10"/>
+    <w:basedOn w:val="a5"/>
+    <w:next w:val="aff1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1d">
+    <w:name w:val="內文1"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="120">
+    <w:name w:val="表格格線12"/>
+    <w:basedOn w:val="a5"/>
+    <w:next w:val="aff1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="5">
+    <w:name w:val="樣式5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="42"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="211">
+    <w:name w:val="標題 2 字元1"/>
+    <w:aliases w:val="02-秘書室sop-內文 字元"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="標楷體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="130">
+    <w:name w:val="表格格線13"/>
+    <w:basedOn w:val="a5"/>
+    <w:next w:val="aff1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="511">
+    <w:name w:val="樣式51"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="140">
+    <w:name w:val="表格格線14"/>
+    <w:basedOn w:val="a5"/>
+    <w:next w:val="aff1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="521">
+    <w:name w:val="樣式52"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="afffff0">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="a5"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="150">
+    <w:name w:val="表格格線15"/>
+    <w:basedOn w:val="a5"/>
+    <w:next w:val="aff1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-646">
+    <w:name w:val="citation-646"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-644">
+    <w:name w:val="citation-644"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-640">
+    <w:name w:val="citation-640"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-636">
+    <w:name w:val="citation-636"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-631">
+    <w:name w:val="citation-631"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-625">
+    <w:name w:val="citation-625"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-620">
+    <w:name w:val="citation-620"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-612">
+    <w:name w:val="citation-612"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-606">
+    <w:name w:val="citation-606"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-599">
+    <w:name w:val="citation-599"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1e">
+    <w:name w:val="鮮明強調1"/>
+    <w:basedOn w:val="a4"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1f">
+    <w:name w:val="鮮明參考1"/>
+    <w:basedOn w:val="a4"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-215">
+    <w:name w:val="citation-215"/>
+    <w:basedOn w:val="a4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-201">
+    <w:name w:val="citation-201"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-658">
+    <w:name w:val="citation-658"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-657">
+    <w:name w:val="citation-657"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-637">
+    <w:name w:val="citation-637"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-634">
+    <w:name w:val="citation-634"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-633">
+    <w:name w:val="citation-633"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-630">
+    <w:name w:val="citation-630"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-629">
+    <w:name w:val="citation-629"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-628">
+    <w:name w:val="citation-628"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-627">
+    <w:name w:val="citation-627"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-626">
+    <w:name w:val="citation-626"/>
+    <w:basedOn w:val="a4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-639">
+    <w:name w:val="citation-639"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-602">
+    <w:name w:val="citation-602"/>
+    <w:basedOn w:val="a4"/>
+    <w:rsid w:val="00B311A0"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWOutlineListStyle5">
+    <w:name w:val="WW_OutlineListStyle_5"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="43"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
+    <w:name w:val="LFO1"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="44"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO2">
+    <w:name w:val="LFO2"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="45"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO3">
+    <w:name w:val="LFO3"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="46"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO4">
+    <w:name w:val="LFO4"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="47"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO5">
+    <w:name w:val="LFO5"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="49"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO61">
+    <w:name w:val="LFO6_1"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="48"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1f0">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="a5"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid7">
+    <w:name w:val="Table Grid7"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable4">
+    <w:name w:val="Normal Table4"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="user">
+    <w:name w:val="內文 (user)"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="user0">
+    <w:name w:val="標題 (user)"/>
+    <w:basedOn w:val="user"/>
+    <w:next w:val="user"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:spacing w:before="56"/>
+      <w:ind w:right="36"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
+    <w:name w:val="Contents"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00B311A0"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:ind w:left="720" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="新細明體" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -20387,54 +24052,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>1945</Words>
-  <Characters>11090</Characters>
+  <Words>2034</Words>
+  <Characters>11594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13009</CharactersWithSpaces>
+  <CharactersWithSpaces>13601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>張曉芸</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>