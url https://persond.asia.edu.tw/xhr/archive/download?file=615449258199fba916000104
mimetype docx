--- v0 (2026-06-14)
+++ v1 (2026-10-05)
@@ -1,1551 +1,1598 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7D354261" w14:textId="5D21DFF1" w:rsidR="00C552A1" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="29FD31AC" w14:textId="23BB579B" w:rsidR="00A957C3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>亞洲大學教師升等辦法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F409053" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="71676E4B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>91.03.08 90學年度第2學期第1次校教師評審委員會會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEDC18D" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="27FF3925" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94.11.17 94學年度第1學期第2次校教師評審委員會修正通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2732BD" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="04E728BB" w14:textId="5BD536FD" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>95.12.20 95學年度第1次校務會議通過新增第15條，修正第2、4、7、8、9、17條條文，</w:t>
+        <w:t>95.12.20 95學年度第1次校務會議通過新增第15條，修正第2、4、7、8、9、17條條文，第16、17條條次變更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D24186" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="33124E26" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>第16、17條條次變更</w:t>
+        <w:t>95.12.28亞洲秘字第0950006580號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D286263" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="604CD4D4" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>95.12.28亞洲秘字第0950006580號函發布</w:t>
+        <w:t>96.11.21 96學年度第1次校務會議通過新增第9、10條；修正第1、4、8、19條條文；第11至第19條條次變更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315325FE" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="7E8DBEB9" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>96.11.21 96學年度第1次校務會議通過新增第9、10條；修正第1、4、8、19條條文；第11至第19條條次變更</w:t>
+        <w:t>96.12.21亞洲秘字第0960008521號發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE53ED3" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="1EDACD20" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>96.12.21亞洲秘字第0960008521號發布</w:t>
+        <w:t>98.04.08 97學年度第3次校務會議通過修正第3條</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA81A07" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="4AFBF94D" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>98.04.08 97學年度第3次校務會議通過修正第3條</w:t>
+        <w:t>98.4.17 亞洲秘字第0980003286號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FB59F4" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="3F97CD0C" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>98.4.17 亞洲秘字第0980003286號函發布</w:t>
+        <w:t>100.4.15 99學年度第3次校務會議通過修正第5、9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B6D68F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="3DA2298A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>100.4.15 99學年度第3次校務會議通過修正第5、9</w:t>
-[...17 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>100.4.26亞洲秘字第1000005093號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B51FB86" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="1120675B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>100.4.26亞洲秘字第1000005093號函發布</w:t>
+        <w:t>101.02.08 100學年度第2次校務會議修正通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032B19C7" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="2329C7D5" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>101.02.08 100學年度第2次校務會議修正通過</w:t>
+        <w:t>101.03.02亞洲秘字第1010001896號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27888F75" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="14E3EB95" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>101.03.02亞洲秘字第1010001896號函發布</w:t>
+        <w:t>101.11.06 101學年度第1次校務會議通過修正第4、9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF43CC5" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="06D16542" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>101.11.06 101學年度第1次校務會議通過修正第4、9</w:t>
-[...17 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>101.11.27亞洲秘字第1010012986號函公布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CC2411" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="2A265C4F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>101.11.27亞洲秘字第1010012986號函公布</w:t>
+        <w:t>102.01.29 101學年度第3次校務會議通過修正第14</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32905321" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="1CB0198B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>102.01.29 101學年度第3次校務會議通過修正第14</w:t>
-[...17 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>102.02.25亞洲秘字第1020001564號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D1E03F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="2AD0B0FB" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>102.02.25亞洲秘字第1020001564號函發布</w:t>
+        <w:t>102.09.16 102學年度第1次校務會議通過</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F94AC43" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="23224B9A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>102.09.16 102學年度第1次校務會議通過</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>102.10.02 亞洲秘字第1020010814號發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A1608E" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="75BB122F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>102.10.02 亞洲秘字第1020010814號發布</w:t>
+        <w:t>102.11.20 102學年度第2次校務會議通過修正第9、10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B01F5BC" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="24B57A9B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>102.11.20 102學年度第2次校務會議通過修正第9、10</w:t>
-[...19 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>102.12.17 亞洲秘字第1020014217號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753D1871" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="612D4494" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>102.12.17 亞洲秘字第1020014217號函發布</w:t>
+        <w:t>103.05.14 102學年度第4次校務會議通過修正第1~8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DF9D83" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="20ACCB6B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>103.05.14 102學年度第4次校務會議通過修正第1~8</w:t>
-[...19 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>103.06.04亞洲秘字第1030007107號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AA8B2B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="20047FB2" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>103.06.04亞洲秘字第1030007107號函發布</w:t>
+        <w:t>103.10.08 103學年度第1次校務會議通過修正</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA9F5FE" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="67A38F80" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>103.10.08 103學年度第1次校務會議通過修正</w:t>
+        <w:t>103.11.19亞洲秘字第1030014518號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4EF767" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="08C5186A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>103.11.19亞洲秘字第1030014518號函發布</w:t>
+        <w:t>103.12.11 103學年度第2次校務會議通過修正第2、11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C75F3FF" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="0C46581A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>103.12.11 103學年度第2次校務會議通過修正第2、11</w:t>
-[...19 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>104.01.07 亞洲秘字第1040000147號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641E65B6" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="01AE9CC4" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>104.01.07 亞洲秘字第1040000147號函發布</w:t>
+        <w:t>104.06.09 103學年度第4次校務會議通過修正第2-23</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D30DC6B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="22C0AAFA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>104.06.09 103學年度第4次校務會議通過修正第2-23</w:t>
-[...19 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>104.06.15 亞洲秘字第1040007904號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5684E4E3" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="546BECE6" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>104.06.15 亞洲秘字第1040007904號函發布</w:t>
+        <w:t>104.07.21 103學年度第5次校務會議通過修正第2、3、11、14、15、18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434DC795" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="4B6C0740" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>104.07.21 103學年度第5次校務會議通過修正第2、3、11、14、15、18</w:t>
-[...19 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>104.07.29亞洲秘字第1040009712號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EE8748" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="0A5EF7F9" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>104.07.29亞洲秘字第1040009712號函發布</w:t>
+        <w:t>105.10.25 103學年度第2次校務會議通過</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>新增第15-1條；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>修正第3、4、6、8、11、12、13、14、15、16、20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC89B10" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="785BB723" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>105.10.25 103學年度第2次校務會議通過</w:t>
-[...36 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>105.11.04亞洲秘字第1050014427號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F1A0B6" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="718DB5F1" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>105.11.04亞洲秘字第1050014427號函發布</w:t>
+        <w:t>106.05.24 105學年度第4次校務會議通過</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>新增第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-1條；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>修正第2、3、4、5、6、11、13、14、18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AF2F2B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="6489E50C" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>106.05.24 105學年度第4次校務會議通過</w:t>
-[...52 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>106.06.28亞洲秘字第1060009189號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB188A6" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="1924D900" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>106.06.28亞洲秘字第1060009189號函發布</w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.01.23 107學年度第2次校務會議通過修正第11、14、16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D3FDE1" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="35A58E19" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>08.02.11</w:t>
       </w:r>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.01.23 107學年度第2次校務會議通過修正第11、14、16</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>亞洲秘字第10</w:t>
+      </w:r>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>80001421</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237CF3">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>條</w:t>
-[...9 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BF75B5" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="2B49184B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>08.02.11</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>亞洲秘字第10</w:t>
-      </w:r>
+        <w:t>.05.15 107學年度第3次校務會議通過修正第14</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>號函發布</w:t>
+        <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231379D9" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="2E35CC77" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00237CF3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>108.06.03 亞洲秘字第</w:t>
       </w:r>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...28 lines deleted...]
-        <w:t>條文</w:t>
+        <w:t>1080007800號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D362C2F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00237CF3" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="60F1B530" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>108.06.03 亞洲秘字第</w:t>
-[...8 lines deleted...]
-        <w:t>1080007800號函發布</w:t>
+        <w:t>111.12.27. 111學年度第2次校務會議通過新增第19、20條，修正第2、3、4、6、7、11、14、16、17、18、22條條文，原第19至23條條次變更</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6249E34F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="33C0E8FA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>112.01.17 亞洲秘字第</w:t>
+      </w:r>
       <w:r w:rsidRPr="00237CF3">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...4 lines deleted...]
-        <w:t>111.12.27. 111學年度第2次校務會議通過新增第19、20條，修正第2、3、4、6、7、11、14、16、17、18、22條條文，原第19至23條條次變更</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1120000790</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A23E8B" w14:textId="355394ED" w:rsidR="00C552A1" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
-[...40 lines deleted...]
-    <w:p w14:paraId="6285180B" w14:textId="1343D99E" w:rsidR="00C552A1" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+    <w:p w14:paraId="0AB67FF0" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>113.09.10 113學年度第1次校務會議通過修正第14</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D002F95" w14:textId="29DBE302" w:rsidR="00AE6DB0" w:rsidRPr="00AE6DB0" w:rsidRDefault="00AE6DB0" w:rsidP="00AE6DB0">
+    <w:p w14:paraId="1656C7BF" w14:textId="7EAD853A" w:rsidR="00A957C3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>113.10.04 亞洲秘字第1130015743號函發布</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DCEB45" w14:textId="651CAA5A" w:rsidR="00A957C3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>115.07.22 114學年度第4次校務會議通過修正第11、14</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>條文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C01EC2" w14:textId="11FA1FA7" w:rsidR="00C67431" w:rsidRPr="00AE6DB0" w:rsidRDefault="00C67431" w:rsidP="00C67431">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>115.08.17 亞洲秘字第1150012658號函發布</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="283"/>
-        <w:gridCol w:w="6803"/>
+        <w:gridCol w:w="7944"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="72C162A4" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="388F2656" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3646231A" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1A39AEA6" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第一條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBD76A9" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="31EDDBFD" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7DFF8B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0D1D4FE8" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>本辦法依據本校教師評審委員會設置暨運作辦法第三條規定訂定之。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="039E31D8" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="7F97971F" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF22430" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="66BE8DC7" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第二條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076333F6" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="3751F1A5" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03CD14DA" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5DB0256D" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>本校</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
@@ -1558,334 +1605,277 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>分流升等制度，分流類型分為教學型、</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>產學型</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>、創作型及研究型等四型，其分流升等辦法另訂之。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA59050" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4998A24F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>本辦法所稱送審之代表作及參考作包含專門著作、作品、成就證明、技術報告。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="30A14EE1" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="590E9EEF" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66EAEAC8" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="758D8C13" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第三條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3DE727" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5243B302" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD99D9C" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0A37222E" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師升等之年資以在本校任教者為原則，在他校任教，經校教評會通過者，並報請校長同意後，得酌予</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>採</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>計。並符合下列之規定：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7980265C" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="0026F902" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:ind w:left="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>講師升等助理教授者，須持有教育部所頒講師證書後，任講師滿三年以上，教學及服務成績優良，並有</w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="444C9C92" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+              <w:t>講師升等助理教授者，須持有教育部所頒講師證書後，任講師滿三年以上，教學及服務成績優良，並有相當於博士論文之專門著作及獨立研究之能力者。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722B8157" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:ind w:left="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>助理教授升等副教授者，須持有教育部所頒助理教授證書後，</w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="4A1F5E56" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+              <w:t>助理教授升等副教授者，須持有教育部所頒助理教授證書後，任助理教授滿三年以上，教學及服務成績優良，產學成果顯著，在其學術領域內有持續性專門著作並有具體之成果貢獻者。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0DC89E" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:ind w:left="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>副教授升等教授者，須持有教育部所頒副教授證書後，</w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="3072E628" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+              <w:t>副教授升等教授者，須持有教育部所頒副教授證書後，任副教授滿三年以上，教學及服務成績優良，產學成果豐碩，在其學術領域內有獨創及持續性專門著作並有重要具體之成果貢獻者。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD60760" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>各分流升等助理教授、副教授、教授之教師，依各分流類型之特性，需在教學成果、或產學、或研究、或創作領域內有持續性成果，並有重要具體之貢獻。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F44900" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="26E5CDA3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>兼任教師申請升等時須符合前項專任教師升等條件；其升等所需年資，比照專任教師所需年資規定加倍計算。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="0CCB8527" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="6D5B271F" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375BEB53" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="20F423EC" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -1893,185 +1883,185 @@
               </w:rPr>
               <w:t>條</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5FA3F8" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5112DA31" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C22529C" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5B497240" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>專</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>門著作</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>、作品、成就證明及技術報告，</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>應符合下列規定：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC80BA1" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="2BB0E308" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="490" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>有送審人個人之原創性，且非僅以整理、增刪、組合或編排他人著作而成之編著或其他非研究成果著作送審。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3472FAFA" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="3C028552" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="490" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>以外文撰寫者，附具中文摘要，其以英文以外之外文撰寫者，得以英文摘要代之；如國內無法覓得相關領域內通曉該外文之審查人選時，學校得要求該著作全文翻譯為中文或英文。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A131A58" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="47C16558" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="490" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>由送審人擇定三至五件，並自行擇一為代表作，其餘列為參考作；其屬系列之相關研究者，得合併為代表作；前經教師資格審定</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>不</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>合格者，重新提出申請時，其送審著作應增加或更換一件以上。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E66D6D" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="6159B08A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="490" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>為送審人取得前一等級教師資格後所出版或發表者；送審人曾於境外擔任專任教師之年資，經</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
@@ -2080,236 +2070,236 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>計為升等年資者，其送審專門著作、作品、成就證明或技術報告得予</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>併</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>計。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68009EB3" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="48D69A97" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>前項專門著作，應符合下列各款規定之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AD52A64" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="6BF56161" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="490" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>為已出版公開發行或經出版社出具證明將出版公開發行之專書。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EC837B6" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="3FA5ADDD" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="490" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>於國內外學術或專業刊物發表，或具正式審查程序，並得公開及利用之電子期刊，或經前開刊物，出具證明將定期發表。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="420E24D9" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="520BD937" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="490" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>在國內外具有正式 審查程序研討會發表，且集結成冊出版公開發行、以光碟發行或於網路公開發行之著作。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A8699B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2B98FC55" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>以作品、成就證明或技術報告送審合格者，應依專科以上教師資格審定辦法規定於本校圖書館公開、保管，並出版發行。但涉及機密、申請專利或依法不得公開，經學校認定者，得不予公開出版或於一定期間內不予公開出版。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE831CE" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="27150B31" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>以作品、成就證明或技術報告(教學、產學)代替專門著作送審者，其條件依教育部所訂定之審查基準辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="40380577" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="5DC98C04" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BFF06C" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5CF8C5AC" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>第四條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C775579" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4EC44999" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4916CEB6" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5B4864EC" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>申請升等教師持第三條之</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
@@ -2358,746 +2348,746 @@
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>年內發表者，</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>多以該刊物出具接受證明之日起三年內為限。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B04E819" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0354929F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>前項持接受函之專門著作經審定合格後，不得作為下次送審著作。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5648C19A" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5E898BEA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>因可歸責於送審人未發表，或未於該刊物出具接受證明之日起三年內發表者，學校應駁回其申請，並報教育部；其教師資格尚在教育部審查者，應駁回其申請；其教師資格已審定合格發給教師證書者，由教育部廢止其教師資格，並追繳或註銷該等級之教師證書。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="59704098" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="7DFDD65E" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40367BE0" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="180D5789" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第五條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="053B0B75" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="52E3F3B1" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45333B21" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0E08ADBD" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>凡未曾以學位文憑升等者，其學位論文若經重新整理出版，並敘明其中屬於個人貢獻之部分，始得為送審代表作。送審時並應同時檢附學位論文，以供查核。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="5E7544A1" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="343F4146" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="426AFEBB" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0E15C285" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第六條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DBB1AE9" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="73D43138" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E04215B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2E71276F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="-357" w:left="2" w:hangingChars="358" w:hanging="859"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:tab/>
               <w:t>教師得依其專長或專業領域，以教育人員任用條例第十四條第二項及第三項所定專門著作、作品、成就證明、技術報告等方式，呈現其專業理論、實務或教學之研究或研發成果送審教師資格，其條件如下：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F806930" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="46028AFD" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="487" w:hangingChars="202" w:hanging="485"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一、教師在該學術領域之研究成果有具體貢獻者，得以專門著作送審。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C503B11" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6A9AF88E" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="487" w:hangingChars="202" w:hanging="485"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>二、教師在教學實踐研究領域，透過課程設計、教材、教法、教具、科技媒體運用、評量工具運用等方式，採取適當之研究方法驗證成效之歷程，具有創新、改進或延伸應用之具體研究（發）成果，於校內外推廣具有重要具體貢獻者，得以專門著作或技術報告送審。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CF6D2EB" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="563E47F6" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="487" w:hangingChars="202" w:hanging="485"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>三、教師在文藝創作展演領域內，有獨特及持續性作品並有重要具體之貢獻者，得以作品及成就證明，並附創作或展演報告送審；</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>其類科</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>範圍包括音樂、戲曲、戲劇、劇場藝術、舞蹈、民俗技藝、音像藝術、視覺藝術、新媒體藝術、設計及其他藝術類科。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44064FBF" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2E5B832F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="487" w:hangingChars="202" w:hanging="485"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>四、教師在技術研發領域之學理或實作有創新、改進或延伸應用之具體成果者，得以技術報告送審。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412E2C13" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="07C45B40" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="487" w:hangingChars="202" w:hanging="485"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>五、教師在體育競賽領域，本人或受其指導之運動員參加重要國內外運動賽會，獲有名次者，該教師得以成就證明，並附競賽實務報告送審。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="235DBF01" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="12ED4A12" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第二款至第五款之審查基準表依專科以上學校教師資格審定辦法第十五條至第十八條規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="2032C40C" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="73785E05" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D6C854" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="79B7DEC3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>第七條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D0114F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1DE9D1DB" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5634F8E3" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2E249181" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:ind w:left="1202" w:hangingChars="501" w:hanging="1202"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師升等服務年資之計算：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493CF99A" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="4BEEDEA0" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>以教育部所頒現職證書內記載</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>之起資年月</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>推算至提出升等之當年七月底為止，並有擔任該等級教師實際聘任之年資始得</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>採</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>計。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43405A51" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="25DF7505" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>經核准在國內外全時進修、研究或出國講學，留職停薪期間年資最多</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>採</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>計一年。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16D5B94F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="089912F1" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>經核准借調，且於借調期間返校義務授課者，其借調年資最多</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>採</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>計二年。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="37A42C6C" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="4447CAD3" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5697CA9D" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6BBBE80A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>第八條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1844C31A" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="22C1BC26" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20FD7CA9" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="7D5BC2A9" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>兼任教師除有產學合作、研究或教學之特殊需求，並經校長同意外，不辦理教師資格送審及升等。兼任教師辦理升等之費用，應自行負擔。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="187E50A9" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="2BA5375D" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3048FA96" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="113CDD31" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第九條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC20DAD" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="66FE60CA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0193A71A" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="47D403DE" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>本校教師升等之審查以三級三審為原則，初審由各系、通識教育中心、體育室教師評審委員會辦理，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>審由院級教師評審委員會辦理、決審由校教師評審委員會辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="0646A941" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="06950CB8" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40E9306C" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="7C49AAD8" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第十條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF37A16" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="312C2C49" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="339F6DDE" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="06ABC444" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>各</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>系</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
@@ -3185,525 +3175,573 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>升等評審辦法，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>再送校教師</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>評審委員會審核通過後施行，修訂時亦同。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="44D316AD" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="36F4DC2E" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD7E0A7" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1F15A22C" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第十一條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D24FCA" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1BFB35B9" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4BF284" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0F48B57B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00C67431" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師升等之評審內容包括教學、研究與產學、服務、輔導等四大項，考</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>核</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>評</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>分標準係依據本校教師評鑑辦法之評鑑指標項目暨評分標準，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>均以現職</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>年資</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>年內之事項為</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>限</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>，評審</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>項目均須附</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>具體資料，並依實際表現優</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>劣</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>斟酌加減分，如無佐證資料則不予計分，</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>其通過標準為：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA38ECA" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="7366D6CB" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00C67431" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>專任教師：教學</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>研究</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>與</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>產學、服務、輔導，</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>任一</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>項成績</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>未</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>達70分以上者</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>，則為不通過升等</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A9B73E" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="4B4B22E8" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00C67431" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>兼任教師：教學、研究與產學，</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>任一</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>項成績</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>未</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>達70分以上</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F2091">
+              <w:t>達70分以上者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>，則為不通過升等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30E7B9E3" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1C86ED2F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00C67431" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>研究成果與產學成果之比例分配介於30％至70％</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>，送審教師可以自行選定</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>研究成果及產學成果</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>佔</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>研究與產學成果之</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>比例</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>分配</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F2091">
+            <w:r w:rsidRPr="00C67431">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>，但兩者合計須為100％。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F45E1D0" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00C67431" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1418"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>教師於升等</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>計期間內，經核准免受教師評鑑之學年度，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>免檢附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>該學年度之升等評審佐證資料；其餘未</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>獲免評之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學年度，仍應依第一項規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="48770EB9" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="0C2C2D01" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7119C32F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6AAF8EAD" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>第十二條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0461E833" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6C016500" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B15A566" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0C8CAF42" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>各院、</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>通識教育中心、體育室教師申請升等，</w:t>
@@ -3722,566 +3760,568 @@
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>條件，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>各級教評</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>會始得受理審查。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="0A3CDA9D" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="676BF630" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7CB2CA" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="15C7316B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第十三條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE3B238" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="15BF963D" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0638E916" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="71F356C2" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師升等應檢送下列文件：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5052A332" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="1F543DF3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師升等申請表。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D4B8378" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="7DD95549" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師升等績效統計表。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24FF3EF4" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="15A9D2B3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師升等教學、研究與產學、服務、輔導績效評鑑指標項目表。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F1EDE7F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="2F04D633" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師資格審查履歷表含甲式二份、乙式五份(藝術作品送審者需提供七份)。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E4A8F66" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="679A2CB4" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>送審代表作及參考作各一式五份(藝術作品送審者需提供七份) 。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D6BE6D6" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="20B1EEDA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教育部頒發之原職級教師證書影本。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F839515" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="6524E587" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>原職級三年聘書影本(兼任</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師請繳至少</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>六年)。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45FB0B57" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="53865F0F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>代表作如係數人合著者，應以書面說明本人參與之部分，並繳交合著證明書一式五份(藝術作品送審者需提供七份)。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEED1BC" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="64F99551" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>兼任教師之專職服務證明書。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46F0FDED" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="55E24095" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>辦理以著作（教學成果、技術報告、作品、體育成就）送審教師資格查核表。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="264A44C4" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="63D46D24" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="774"/>
               </w:tabs>
               <w:ind w:left="749" w:hanging="749"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>外文撰寫之代表作中英文摘要一式五份(藝術作品送審者需提供七份)。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="70CB0115" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="23DA2134" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9B707B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="33D06FCC" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>第十四條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75370868" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5E5DAF36" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4A62EF" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4B179D1B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>教師升等每學年辦理一次，其升等生效日期為次一學年起始日(八月一日)，教師升等評審程序如下：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FC24D0E" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="63F303A0" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>一、初審</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C12F0F1" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
-[...1 lines deleted...]
-              <w:ind w:left="518" w:hangingChars="216" w:hanging="518"/>
+          <w:p w14:paraId="7CDF03C3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:ind w:leftChars="214" w:left="1004" w:hangingChars="204" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>)申請人須於每年二月底前將著作及相關表件向系、通識教育中心、體育室提出申請升等，由系、通識教育中心、體育室教師評審委員會就教學、研究與產學、服務、輔導辦理初審。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB24C1B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
-[...1 lines deleted...]
-              <w:ind w:left="463" w:hangingChars="193" w:hanging="463"/>
+          <w:p w14:paraId="12A04C99" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:ind w:leftChars="214" w:left="1004" w:hangingChars="204" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>(二)申請人教學、研究與產學、服務、輔導任一項成績經審查未達七十分則為不通過。申請人教學、研究與產學、服務、輔導成績經系、通識教育中心、體育室教師評審委員會審查通過後，提請院級評審委員會進行</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>審。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C1E79B5" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2AA74DB2" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>二、</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>審</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="282FDCB0" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="00CA1A70" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
-[...1 lines deleted...]
-              <w:ind w:left="463" w:hangingChars="193" w:hanging="463"/>
+          <w:p w14:paraId="6F5C5D68" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="00CA1A70" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:ind w:leftChars="214" w:left="1004" w:hangingChars="204" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -4297,572 +4337,578 @@
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>審。院級教師評審委員會審議前應請申請人進行公開演講；以</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>教學型升等</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
-              <w:t>之教師須在公開演講之前舉辦公開授課，以昭公信。公開演講及公開授課</w:t>
-[...7 lines deleted...]
-              <w:t>方式、流程由各</w:t>
+              <w:t>之教師須在公開演講之前舉辦公開授課，以昭公信。公開演講及公開授課方式、流程由各</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院級教師評審委員會</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>另訂之。各類型升等申請人未參與公開演講者、</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>教學型升等</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CA1A70">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
-              <w:t>申請人未進行公開授課者，均視為程序不完備，院級教師評審委員會得不予以進行後續審議。</w:t>
-[...4 lines deleted...]
-              <w:ind w:leftChars="16" w:left="532" w:hangingChars="206" w:hanging="494"/>
+              <w:t>申請人未進行公開授課者，均視為程序不完備，院級教師評審委員會得</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C67431">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="16"/>
+              </w:rPr>
+              <w:t>不受理升等申請。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45786461" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:ind w:leftChars="214" w:left="1004" w:hangingChars="204" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>(二)申請人教學、研究與產學、服務、輔導任一項成績經審查未達七十分則為不通過。申請人教學、研究與產學、服務、輔導成績經院級教師評審委員會評定通過，始得將申請人之代表作及參考</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>作送校</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>教師評審委員會辦理外審作業。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E483E59" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="36AFB1FC" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>三、決審</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448CC41C" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
-[...1 lines deleted...]
-              <w:ind w:leftChars="16" w:left="463" w:hangingChars="177" w:hanging="425"/>
+          <w:p w14:paraId="0D4BD4BC" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:ind w:leftChars="214" w:left="1004" w:hangingChars="204" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>)校教師評審委員會將申請人之代表作及參考</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>作送校外</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>學者專家五人審查；藝術作品送七人審查。外審委員有二位以上所評定之成績未達以下標準：升等助理教授七十五分；升等副教授八十分；升等教授八十五分，即為不通過。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="674C2F99" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="312CEF03" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1057"/>
                 <w:tab w:val="left" w:pos="1498"/>
               </w:tabs>
-              <w:ind w:left="463" w:hangingChars="193" w:hanging="463"/>
+              <w:ind w:leftChars="214" w:left="1004" w:hangingChars="204" w:hanging="490"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="16"/>
               </w:rPr>
               <w:t>(二)校外學者專家將外審結果送回後，召開校教師評審委員會確認外審成績及審查意見，並連同申請人教學、研究與產學、服務、輔導成績進行審查，通過後陳報校長核定，報部申請教師證書。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="576CEEE2" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="72798B2A" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36F5702D" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="02389CF0" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>第十五條</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00DD3768" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
-[...48 lines deleted...]
-          <w:p w14:paraId="45C7522D" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="50E95CE2" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="239D1EB3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DAF8647" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31BF360C" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F89458D" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="203DE7E0" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01F531F4" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="368A0C3F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:ind w:rightChars="-57" w:right="-137"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>第十五條之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA85454" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6904A5FA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:i/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B7D508" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="72605789" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>前條之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>審後、決審前</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>，送審人不得提供建議名單，但可提供迴避名單，人數至多三人。審查人應為校外專家學者並與申請人專業領域相符。審查人如有下列情形之</w:t>
+              <w:t>，送審人不得提供建議名單，但可提供迴避名單，人數至多三人。審查人應為校外專家學者並與申請人專業領域相符。審查人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F2091">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>如有下列情形之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>者，應予迴避：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05748ECB" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="750B1C4D" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>申請人之研究指導教授及學位論文口試委員。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6396B106" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="4649A7CA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>申請人著作之合著人或共同研究人。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2712249F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="12B6C6EE" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>與申請人曾於同期間在同一學校服務。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E13C1BF" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="08FA4413" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:i/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>與申請人有行政程序法第三十二條第一款之親屬關係</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:i/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56FCC25C" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="04123571" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39B91492" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4998EDCB" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="352"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本法所稱各領域之校外專家學者審查人選，由下列方式之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>或混合產生：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C56F404" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="0AE75200" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>各系教評會就各專業領域建立外審委員資料庫，並經院、校教評會審核通過。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EDC0229" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00C552A1">
+          <w:p w14:paraId="674187E4" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="490"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>各系推薦專業領域知名專家學者至少二人，經由院校教評會審核通過後，由校教評會主席兼顧各專業領域，自各院教評會推薦名單中各遴選出學術委員一至二人，成立學術委員會，由學術委員推薦專業領域至少十二人為外審委員。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="594BCE63" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="58071104" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>前項人選產生後，由校教評會</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>主席密選</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
@@ -4898,413 +4944,412 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>審作業。外審審查委員以教授為原則並應避免</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>低階高審情事</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>發生。圈定人選若因故無法審查時，應儘速辦理遞補事宜。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C399098" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2224A278" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第一項各款人選</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>應至少二年更新一次。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="7DADB198" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="5067A09F" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="091541E0" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="3BDCC597" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>第十六條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8CE5D3" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1F950B19" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B599304" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="33D77E5F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教評會於教師資格審查程序中，發現外審意見有疑義者，應依下列規定處理：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2669BF3F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6D17D681" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="487" w:hangingChars="203" w:hanging="487"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>一、分數或評語有誤寫、誤算或其他類此</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>顯然錯誤：送原審查人</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>釐</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>清後，由教評會認定。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41DA8F9B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="468D0474" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="487" w:hangingChars="203" w:hanging="487"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>二、分數與評語矛盾、涉及研究方法與研究內容，或有其他足以動搖該專業審查可信度與正確性之疑義：組成專業審查小組審查後，送原審查人</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>釐</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>清，並由專業審查小組及教評會認定。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78C3FE3A" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2AF0BE11" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1147"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>前項第二款專業審查小組，應由送審著作專業領域具有充分專業能力之學者專家組成。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11FCFDDF" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="70B8698A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1147"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第一項外審</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>意見符合下列規定者，教評會應列舉明確之具體理由後剔除之，並依剔除之份數加送足額之學者專家審查：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A3FECC" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6DB5CB64" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="487" w:hangingChars="203" w:hanging="487"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一、第一項第一款</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>疑義經教評</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>會或本部認定後，確有分數或評語有誤寫、誤算或其他類此</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>顯然錯誤之情事。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B72A715" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="7248A9B2" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="487" w:hangingChars="203" w:hanging="487"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>二、第一項第二款疑義經專業審查小組及教評會認定後，確有專業學術依據之具體理由，動搖該專業審查可信度與正確性之情事。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7880BBB3" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="68A300EE" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教評會於同一教師資格審查案件，依前項第二款規定剔除外審意見，以一次為限。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="12353C0C" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="32B486AB" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B82FFE5" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="3289DEC3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>第十七條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9FA86B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6E33A100" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="770CDB7F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4DB465C0" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>校教師評審委員會辦理教師升等評審通過並經校長核定後，由</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>人事室附升等</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
@@ -5340,811 +5385,813 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>仍以原職級任教並支領薪給，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>俟</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>其升等資格經教育部審定通過，再依教師證書起算日期補發其送審期間薪給及鐘點費差額。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="434D940B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1CB04E32" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>本校聘任</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>未具擬任</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>等級教師證書之編制內專任及編制外專案教師，應於到職三個月內，備齊資料報請教育部辦理教師資格審查。除有不可歸責於教師之事由外，屆期不送審者，聘約期滿後，不得再聘；送審</w:t>
+              <w:t>等級教師證書之編制內專任及編制外專案教師，應於到</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F2091">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>職三個月內，備齊資料報請教育部辦理教師資格審查。除有不可歸責於教師之事由外，屆期不送審者，聘約期滿後，不得再聘；送審</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>不</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>合格者，應即撤銷其聘任。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="3816F6EB" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="53D7CB43" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4D47DE" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="529F11EE" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>第十八條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72CAC944" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="3B7FC010" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="689829B1" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2EF7EF2B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>申請升等教師之送審資料、著作、作品、展演、技術報告或成就證明有下列情事之一，經校教師評審委員會審議確定者，其資格審定不合格，並自校教師評審委員會審議決定日起，依各款所訂</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>期間，</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>不受理其升等申請；不受理期間為五年以上者，應同時副知各大專院校：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30844C09" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="789F17CA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="461" w:hangingChars="192" w:hanging="461"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一、教師資格審查履歷表、合著人證明登載不實、代表作未確實填載為合著及繳交合著人證明、未適當引</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>、未註明而重複發表、未註明其部分內容為已發表之成果或著作或其他違反學術倫理情事者：一年至五年。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E65BBDA" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0A60920D" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="461" w:hangingChars="192" w:hanging="461"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>二、著作、作品、展演及技術報告有抄襲、造假、變造或舞弊情事者：五年至七年。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FE47814" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="35CFC554" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="461" w:hangingChars="192" w:hanging="461"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>三、學、經歷證件、成就證明、專門著作已為刊物接受將定期發表之證明、合著人證明為偽造、變造、以違法或不當手</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="7ADF87F4" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+              <w:t>三、學、經歷證件、成就證明、專門著作已為刊物接受將定期發表之證明、合著人證明為偽造、變造、以違法或不當手段影響論文之審查情事者：七年至十年。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED201BA" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="461" w:hangingChars="192" w:hanging="461"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>四、送審人或經由他人有請託、關說、利誘、威脅或其他干擾審查人或審查程序情節嚴重者：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>至二年。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6FA309" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="59993115" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>送審人同時涉有第一項二種以上情事者，依各該不受理期間規定中最高期間之規定論處。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11CE72CE" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="64FCDDD9" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>送審人經檢舉或發現涉及第一項各款前項情事之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>者，不得申請撤回升等案，仍應依程序處理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="0ACCA117" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="0E411B4E" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="640B640B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="189DA5BB" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>第十九條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2409EF90" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="72EBA8FC" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C381A91" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="55BEB246" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>教師資格審定後，遭檢舉或發現涉及前條第一項各款情事之一，並經審議確定者，依下列方式處理：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F5FE970" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0FCA0279" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="461" w:hangingChars="192" w:hanging="461"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一、其原經審定合格發給教師證書者，應撤銷該等級起之教師資格及追繳其教師證書，並依前條所定</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>期間，</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>為不受理其教師資格審定申請之處分。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D8B79CE" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="53CD83AB" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:ind w:left="461" w:hangingChars="192" w:hanging="461"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>二、其原經審定</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>不</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>合格者，應依前條所定</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>期間，</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>為不受理其教師資格審定申請之處分。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="33FB970E" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="02475B2D" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="674CAD3F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="72C12D30" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第二十條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="039F2514" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="77EF90EE" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5E25EB" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="3C97FC76" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>送審人之代表作經審議認定有未適當引</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>、未註明而重複發表、未註明其部分內容為已發表之成果或著作、抄襲、造假、變造、舞弊、以違法或不當手段影響論文之審查或其他違反學術倫理情事之一，且符合下列各款規定者，免依前二條規定為不受理其教師資格審定申請之處分：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E15DF2" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2DBD1A67" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="501" w:hangingChars="208" w:hanging="499"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一、送審著作所涉情事</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>非屬送審</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>人之貢獻部分，且其貢獻部分應可供查對，並於送審前表明。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DDE1E3" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4AAAAB99" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="501" w:hangingChars="208" w:hanging="499"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>二、經專業同儕調查認定，送審著作所涉情事部分非送審人所屬之學術專業領域。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="582F7431" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1085DFAE" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="501" w:hangingChars="208" w:hanging="499"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>三、經專業同儕調查認定，送審人非送審著作之重要作者或計畫主持人。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F895484" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="7AE2DA8B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>送審人之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>參考作經認定</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>有前項序文所定情事之一，且符合前項第一款及第二款規定者，免依前二條規定為不受理其教師資格審定申請之處分。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="427C2831" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6BE6F982" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>送審人之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>參考作經認定</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>有第一項序文所定情事之一，且符合第一項各款規定者，得於排除該參考作後，依下列規定辦理：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="301EAA48" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="16FEE98A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="475" w:hangingChars="198" w:hanging="475"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一、尚於審查階段之案件：續行教師資格審查。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="237754C4" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4C52099B" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="1" w:left="487" w:hangingChars="202" w:hanging="485"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>二、已審定合格案件：經本校教評會審議符合送審時規定及外審結果合格者，免依前條第一款規定為撤銷教師資格之處分。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="019FE004" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="2309E2A7" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55DEC23C" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="068174FD" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>第二十一條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCE62F1" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2F71C4C3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B6AE03" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="3A9635D0" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>院</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>級</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
@@ -6172,222 +6219,213 @@
               </w:rPr>
               <w:t>覆</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>，申</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>覆</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>以一次為限。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="683E8998" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="2F9B3402" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>前項規定對於著作外審之異議不適用之。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42318A9F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="7026FECD" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>申請人如不服校教師評審委員會之決議，得於審查結果通知書</w:t>
-[...7 lines deleted...]
-              <w:t>送達後三十日內，以書面向本校教師申訴評議委員會提出申訴。</w:t>
+              <w:t>申請人如不服校教師評審委員會之決議，得於審查結果通知書送達後三十日內，以書面向本校教師申訴評議委員會提出申訴。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="1DE6AB52" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="79668122" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D619C4B" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4D48F4F6" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>第二十二條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54B5D4D8" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="02EA6879" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB3418D" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="75B69B08" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>送審代表作與曾送審合格之代表作名稱或內容近似者，送審時，應</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>檢附曾送</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>審合格之代表作及本次代表作異同對照；其名稱或內容有變更者，亦同。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="023D1999" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="7CCCA3F8" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35472E40" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="6C74F69A" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第二十三條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C60F57" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="5E255885" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77473805" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="59C1D9C8" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>依</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>八十六年三月二十一日</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
@@ -6423,231 +6461,198 @@
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>修正施行前已取得講師、助教證書之現職教師，如繼續任教而未中斷，得</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>逕依原升等</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>辦法送審。</w:t>
             </w:r>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>若以學位升等者，除該學位須符合認可規定外，應依照修正分級</w:t>
-[...37 lines deleted...]
-              <w:t>博士論文及其他專門著作送審。</w:t>
+              <w:t>若以學位升等者，除該學位須符合認可規定外，應依照修正分級後之副教授要求水準將博士論文及其他專門著作送審。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="12A5F0B3" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="28EC05EE" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0BA6C5" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="51BB6AE3" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第二十四條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4309C982" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="1E0061CE" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69844708" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="0FB4DF6D" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>本辦法未盡事宜，悉依其他相關法令辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C552A1" w:rsidRPr="007F2091" w14:paraId="721F8782" w14:textId="77777777" w:rsidTr="00025FB8">
+      <w:tr w:rsidR="00A957C3" w:rsidRPr="007F2091" w14:paraId="3640E9F5" w14:textId="77777777" w:rsidTr="00A129B0">
         <w:trPr>
           <w:trHeight w:val="145"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030FC0FF" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="01AC512F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>第二十五條</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6BB26F" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="4AB323C2" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcW w:w="7944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A8FDDA" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRPr="007F2091" w:rsidRDefault="00C552A1" w:rsidP="00025FB8">
+          <w:p w14:paraId="556F9F59" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRPr="007F2091" w:rsidRDefault="00A957C3" w:rsidP="00A129B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2091">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>本辦法經校務會議通過，陳請校長核定後公布施行，修正時亦同。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E9E74F9" w14:textId="77777777" w:rsidR="00C552A1" w:rsidRDefault="00C552A1" w:rsidP="00C552A1"/>
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="735C208F" w14:textId="77777777" w:rsidR="00A957C3" w:rsidRDefault="00A957C3" w:rsidP="00A957C3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00082C15" w:rsidRPr="00C552A1" w:rsidSect="00C552A1">
+    <w:p w14:paraId="28D5D209" w14:textId="77777777" w:rsidR="0012196A" w:rsidRPr="00A957C3" w:rsidRDefault="0012196A"/>
+    <w:sectPr w:rsidR="0012196A" w:rsidRPr="00A957C3" w:rsidSect="00A957C3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -6667,51 +6672,51 @@
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKaiShu-SB-Estd-BF">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="Microsoft YaHei"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F371F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2F6718A"/>
     <w:lvl w:ilvl="0" w:tplc="5C8CD4BE">
       <w:start w:val="1"/>
@@ -6952,50 +6957,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="201468D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B67EB410"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22524E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BC00466"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="487" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="967" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7037,51 +7128,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3367" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3847" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4327" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F7604B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE80C45E"/>
     <w:lvl w:ilvl="0" w:tplc="F3E8A3C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7126,51 +7217,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F30546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3D242F6"/>
     <w:lvl w:ilvl="0" w:tplc="69BE2D96">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7215,51 +7306,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE36264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C19C17C4"/>
     <w:lvl w:ilvl="0" w:tplc="F0929D8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7304,51 +7395,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79550DA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B67EB410"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AEB6A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D58F740"/>
     <w:lvl w:ilvl="0" w:tplc="EF5AF902">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7424,51 +7601,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -7484,181 +7661,187 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="98"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C552A1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CA1A70"/>
+    <w:rsidRoot w:val="00A957C3"/>
+    <w:rsid w:val="0012196A"/>
+    <w:rsid w:val="009430C9"/>
+    <w:rsid w:val="00A957C3"/>
+    <w:rsid w:val="00C67431"/>
+    <w:rsid w:val="00F53DBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="26B7BCCE"/>
+  <w14:docId w14:val="1F81A8DA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F573F90F-4549-4DA4-873B-9E26CABF2737}"/>
+  <w15:docId w15:val="{515F76F3-3A9C-449A-B9CD-03953FD40870}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8013,122 +8196,123 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C552A1"/>
+    <w:rsid w:val="00A957C3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00C552A1"/>
+    <w:rsid w:val="00A957C3"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...3 lines deleted...]
-    <w:rsid w:val="00C552A1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="清單段落1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A957C3"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="00A957C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -8399,55 +8583,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>6852</Characters>
+  <Pages>8</Pages>
+  <Words>1221</Words>
+  <Characters>6961</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
+  <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8037</CharactersWithSpaces>
+  <CharactersWithSpaces>8166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>張曉芸</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>