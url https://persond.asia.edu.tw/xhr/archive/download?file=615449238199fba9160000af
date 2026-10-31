--- v0 (2026-06-14)
+++ v1 (2026-10-31)
@@ -1,174 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="18029425" w14:textId="70119385" w:rsidR="004671B6" w:rsidRPr="00BB3129" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="692F8669" w14:textId="1C2CFB0B" w:rsidR="0090090B" w:rsidRPr="00BB3129" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB3129">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>亞洲大學國內出差旅費報支要點</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="35FA1F9E" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="5F445FA1" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="113"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>96.03.14  95學年度第4次行政會議通過修正法規名稱及第1、5、10點條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579BC883" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="5D159C7F" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>96.03.22 亞洲秘字第0960001625號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E683ACF" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="21219B64" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.10.21 98學年度第3次行政會議審議通過修正附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4FA4DC48" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="21530A58" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>98.11.04 亞洲秘字第0980010506號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A3A222" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="09C0A298" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:right="84"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
@@ -245,198 +245,254 @@
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>點</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8F9C03" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="3E2A65C7" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>99.05.01</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>亞洲秘字第</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0990004558</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5260F8A1" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="7B8F64D9" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:right="100"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.07.30 102學年度第12次行政會議通過修正第1、2、3、5、7、8、9、10點條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2F2BA7" w14:textId="572010DA" w:rsidR="004671B6" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="471CC5B4" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:right="100"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>103.08.01 亞洲秘字第1030009466號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0433672C" w14:textId="46834416" w:rsidR="004671B6" w:rsidRDefault="004671B6" w:rsidP="00EE3691">
+    <w:p w14:paraId="35D96162" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:right="100"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>114.07.10 113學年度第7次行政會議通過修正第5點條文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D7D4E3" w14:textId="4FD0E2F4" w:rsidR="00EE3691" w:rsidRPr="00EE3691" w:rsidRDefault="00EE3691" w:rsidP="00EE3691">
+    <w:p w14:paraId="6F79C204" w14:textId="3B969F8D" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:right="100"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>114.07.28 亞洲秘字第1140012451號函發布</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AA867A" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
-      <w:pPr>
+    <w:p w14:paraId="1C1C0258" w14:textId="32815854" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:right="100"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="39F5C3DF" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>114.11.24 114學年度第2次行政會議通過修正附表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2726564C" w14:textId="08903EDE" w:rsidR="009D7944" w:rsidRDefault="009D7944" w:rsidP="009D7944">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:right="100"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>114.12.15 亞洲秘字第1140020337號函發布</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D15165B" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D076120" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>本校教職員工，</w:t>
       </w:r>
@@ -456,51 +512,51 @@
         </w:rPr>
         <w:t>國內</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>出差</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，其出差旅費之</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>報支，依本要點辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24681BC7" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="3F25C7B7" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>二、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>旅費分為交通費、住宿費及雜費，按出差人員職務等級報支，</w:t>
@@ -516,51 +572,51 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>數額如附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FE6BFF" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="276B8F13" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:leftChars="175" w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
@@ -606,51 +662,51 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>相當</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>簡任級</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>人員數額報支。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6381F325" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="645C8C57" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:leftChars="175" w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
@@ -680,51 +736,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>）人員，依其原定</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>職級按第一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>項附表分等數額報支。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B59C6A9" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="4D80C789" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:leftChars="175" w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
@@ -768,159 +824,159 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>相當</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>薦任級以下</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>人員數額報支。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E26EA4F" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="6073BC1E" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>三、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>各單位對公差之派遣，應視公務性質及事實需要詳加審核決定，如利用公文、電話、傳真</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、視訊</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>或電子郵件等通訊工具可資處理者，不得派遣公差。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F792EC" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="5304B393" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:leftChars="175" w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>出差人員之出差期間及行程，應視事實之需要，事先經校長核定，並儘量利用便捷之交通工具縮短行程；往返行程，以不超過一日為原則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CC2062" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="7669DEB9" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>四、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>出差事畢，應於十五日內依附表二檢具出差旅費報告表，連同有關單據，一併報請學校審核。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03030F5F" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00EE3691" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="5692549E" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00EE3691" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>五、</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>交通費包括出差行程中必須搭乘之飛機、高鐵、船</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3691">
@@ -992,51 +1048,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>實報支。</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>但</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>學校專備交通工具</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>或領有免費票或搭便車者，不得報支。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277152BB" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00EE3691" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="46C52384" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00EE3691" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:leftChars="175" w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
@@ -1056,51 +1112,51 @@
         </w:rPr>
         <w:t>業務需</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>要，</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>經學校核准者外</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>，其搭乘計程車之費用，不得報支。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417F91A6" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00EE3691" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="13F04AEF" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00EE3691" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:leftChars="175" w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
@@ -1136,95 +1192,95 @@
         <w:t>得按同路段</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>公民營客運汽車最高等級之票價報支。但不得另行報支油料、過路（橋）、停車等費用；如發生事故，</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>不得以公款支付修理費用及對第三者之損害賠償</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3691">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603633F" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="04776D59" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>六、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>凡陪同外賓出差者，其交通費按外賓所搭乘之交通工具按實報支，但住宿費得</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就所宿旅館</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>之統一發票或收據，按實報支。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B034ED6" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="74AA9D7C" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>七、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>出差地點距離本校所在地六十公里以上，且有住宿事實者，得在附表一所列各該職務等級規定標準數額內，檢據</w:t>
@@ -1252,51 +1308,51 @@
         </w:rPr>
         <w:t>支</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>住宿費；出差地點距離學校所在地未達六十公里，因業務需要，事前經學校核准，且有住宿事實者，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>得依前項規定辦理</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F4579D" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="50689A0D" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>八、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>出差如由旅行業代辦含住宿及交通之套裝行程，得在不超過住宿費加計交通費之規定數額內，以旅行業代收</w:t>
@@ -1352,726 +1408,555 @@
         </w:rPr>
         <w:t>者並須檢附登機證存根</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作為搭乘之證明</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D1DCC7" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="57EAD63D" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>九、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>旅費自起程日</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>至差竣日</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>止，除患病及因事故阻滯，且有確實證明按日計算外，其因私事請假者，不得報支。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E0FA7B7" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+        <w:t>止，除患病及因事故阻滯，且有確實證明按日計算外，其因私事</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>請假者，不得報支。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6729C31E" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:ind w:leftChars="175" w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>前項所稱患病，以突發之重病，經醫院證明必須住院治療，且不宜返回原駐地醫治者為限；在患病住院</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>期間，</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>得自住院之日起，按日報支雜費，最高報支十日。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A20720" w14:textId="77777777" w:rsidR="004671B6" w:rsidRPr="00B03BF0" w:rsidRDefault="004671B6" w:rsidP="004671B6">
+    <w:p w14:paraId="482F3163" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="00B03BF0" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>十、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03BF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>本要點經行政會議通過，陳請校長核定後發布施行，修正時亦同。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786CCE6D" w14:textId="58F50088" w:rsidR="000D6DA9" w:rsidRDefault="000D6DA9" w:rsidP="004671B6">
+    <w:p w14:paraId="5586747C" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2857D276" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="222FAADD" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E33BE04" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="19BAB6C1" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24FC7D15" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="2B01D51E" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0241B872" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="0059B2EC" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7452CECA" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="0C31C51B" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="105B2DFF" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="6C634738" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47C20E32" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="37B01038" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055640FA" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="786AF9A6" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D54ADF9" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="3AF8562F" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78783DAE" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="640F0CBC" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23B3FEB4" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="306862F6" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E0865FE" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="2FA948F7" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6090B562" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="0C60FE28" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E09B355" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="0002F085" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CAA3FF0" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="0BD1C356" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C51F57B" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="093F6362" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="091F8987" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="5FD45D32" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="041EB24D" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="7108298D" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E58C5A4" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="612F024D" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB6A429" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="63783C61" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFDC5D5" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="16B15179" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E81CAFB" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="2B8F4894" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74088484" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="03DB6D8D" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...191 lines deleted...]
-    <w:p w14:paraId="762C3AA8" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E02364" w14:textId="56D3511B" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001760B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001760B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="19D32529" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+    <w:p w14:paraId="5BBA940F" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:ind w:leftChars="47" w:left="113" w:right="113"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001760B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>亞洲大學教職員</w:t>
       </w:r>
       <w:r w:rsidRPr="001760B4">
         <w:rPr>
@@ -2097,839 +1982,844 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9282" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1661"/>
         <w:gridCol w:w="2540"/>
         <w:gridCol w:w="2540"/>
         <w:gridCol w:w="2541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001760B4" w:rsidRPr="001760B4" w14:paraId="01C6C9D4" w14:textId="77777777" w:rsidTr="00BD4F72">
+      <w:tr w:rsidR="0090090B" w:rsidRPr="001760B4" w14:paraId="15B3B4E9" w14:textId="77777777" w:rsidTr="00EA25A1">
         <w:trPr>
           <w:trHeight w:val="1050"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54455F8C" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="1FCEF066" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　　職務</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="046F6CE8" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="60E93093" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:ind w:firstLineChars="2" w:firstLine="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　    </w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B1BB1A" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="6CF96818" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:ind w:firstLineChars="2" w:firstLine="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>等級</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A639E79" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="371B41C0" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AC3737B" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="2BB64548" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>費別</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77320242" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="0A8CAF87" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>特任</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>級人員</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548D903E" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="523695C0" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>校長、副校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E37483" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="131BBA13" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>簡任</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>級人員</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11F9A534" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="29BE1DC8" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>一級主管及副教授以上人員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="314366AD" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="7D8941F1" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>薦任</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>級以下人員二級主管及助理教授以下人員（含約聘僱人員、技工、司機、工友）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001760B4" w:rsidRPr="001760B4" w14:paraId="640F8CA3" w14:textId="77777777" w:rsidTr="00BD4F72">
+      <w:tr w:rsidR="0090090B" w:rsidRPr="001760B4" w14:paraId="12AFA373" w14:textId="77777777" w:rsidTr="00EA25A1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1415"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4239685D" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="2A3019F3" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:before="120" w:line="440" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>交通費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6580EB" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="126047D0" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="009D7944" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="33" w:left="79" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001760B4">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D7944">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>校長、副校長得搭乘飛機、高鐵，其餘人員如業務需要搭乘飛機、高鐵應事先簽准，</w:t>
+              <w:t>校長、副校長得搭乘飛機、高鐵，其餘人員如業務需要搭乘飛機、高鐵</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7944">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>，相關費用由各單位預算核銷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7944">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="001760B4">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D7944">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>並均應</w:t>
             </w:r>
-            <w:r w:rsidRPr="001760B4">
+            <w:r w:rsidRPr="009D7944">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>檢</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="001760B4">
+            <w:r w:rsidRPr="009D7944">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>附票根或購票證明文件，搭乘飛機者並須檢附登機證存根，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="001760B4">
+            <w:r w:rsidRPr="009D7944">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>覈</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="001760B4">
+            <w:r w:rsidRPr="009D7944">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>實報支。其餘交通工具，不分等次</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="001760B4">
+            <w:r w:rsidRPr="009D7944">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>覈</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="001760B4">
+            <w:r w:rsidRPr="009D7944">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>實報支</w:t>
             </w:r>
-            <w:r w:rsidRPr="001760B4">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D7944">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。但其經費係由政府機關勻支者，依政府機關相關規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001760B4" w:rsidRPr="001760B4" w14:paraId="79BB88F5" w14:textId="77777777" w:rsidTr="00BD4F72">
+      <w:tr w:rsidR="0090090B" w:rsidRPr="001760B4" w14:paraId="70127C3B" w14:textId="77777777" w:rsidTr="00EA25A1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="844"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43933E2E" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="771E1EAF" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>住宿費</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02C532F2" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="598C0A59" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>每日上限</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62402549" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="6C75CC06" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>新臺幣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E34447" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="7E20FE42" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>2,</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16BF31B6" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="52C72263" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE2C565" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="3C7F05E8" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001760B4" w:rsidRPr="001760B4" w14:paraId="7B5502C1" w14:textId="77777777" w:rsidTr="00BD4F72">
+      <w:tr w:rsidR="0090090B" w:rsidRPr="001760B4" w14:paraId="39145290" w14:textId="77777777" w:rsidTr="00EA25A1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="854"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A8213F8" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="1034D34E" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B44D966" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="559B1227" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="500" w:lineRule="exact"/>
               <w:ind w:leftChars="32" w:left="317" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>檢據</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>覈</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>實報支</w:t>
             </w:r>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001760B4" w:rsidRPr="001760B4" w14:paraId="16F03A0D" w14:textId="77777777" w:rsidTr="00BD4F72">
+      <w:tr w:rsidR="0090090B" w:rsidRPr="001760B4" w14:paraId="5A5B5466" w14:textId="77777777" w:rsidTr="00EA25A1">
         <w:trPr>
           <w:trHeight w:val="1107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0757AB1D" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="5BB02378" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>每日雜費</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="494C3AE5" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="0F4DA589" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>新臺幣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7C4859" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="30D444AC" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001760B4" w:rsidRPr="001760B4" w14:paraId="60F3CC48" w14:textId="77777777" w:rsidTr="00BD4F72">
+      <w:tr w:rsidR="0090090B" w:rsidRPr="001760B4" w14:paraId="26582292" w14:textId="77777777" w:rsidTr="00EA25A1">
         <w:trPr>
           <w:trHeight w:val="1300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18EFD5A6" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="7CC1A5B1" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>附註</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E3FB60" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="2BFE72EF" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="33" w:left="79" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>一、約聘（</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
@@ -2942,2125 +2832,350 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>）人員依其原定</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>職等按本</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>表分等數額報支。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C2F62F3" w14:textId="77777777" w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidRDefault="001760B4" w:rsidP="001760B4">
+          <w:p w14:paraId="5B8C0993" w14:textId="77777777" w:rsidR="0090090B" w:rsidRPr="001760B4" w:rsidRDefault="0090090B" w:rsidP="00EA25A1">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="32" w:left="547" w:rightChars="47" w:right="113" w:hangingChars="196" w:hanging="470"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001760B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>二、本要點修正生效後，出差期間跨越新、舊規定者，其於舊規定出差期間適用舊規定，於新規定出差期間適用新規定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="177F2380" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="1E331089" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C8EBF4F" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="280E14EA" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D54EE5" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="3F4510E0" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="324C4E70" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="57A5403C" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60F45EC4" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="799E15FC" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6963F790" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="40BE5CBB" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B1C33AE" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="61F85942" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39A44C05" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="0F852553" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="333EFE5B" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="01F5ADA9" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F0727B3" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="4913CAF7" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156660EA" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="175E43C5" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D55810" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
+    <w:p w14:paraId="165AA579" w14:textId="77777777" w:rsidR="0090090B" w:rsidRDefault="0090090B" w:rsidP="0090090B">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EE9485E" w14:textId="77777777" w:rsidR="001760B4" w:rsidRDefault="001760B4" w:rsidP="004671B6">
-[...1775 lines deleted...]
-    <w:sectPr w:rsidR="001760B4" w:rsidRPr="001760B4" w:rsidSect="004671B6">
+    <w:p w14:paraId="68660B4E" w14:textId="77777777" w:rsidR="006E7726" w:rsidRPr="0090090B" w:rsidRDefault="006E7726"/>
+    <w:sectPr w:rsidR="006E7726" w:rsidRPr="0090090B" w:rsidSect="0090090B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65AFFC00" w14:textId="77777777" w:rsidR="00100F9E" w:rsidRDefault="00100F9E" w:rsidP="00EE3691">
+    <w:p w14:paraId="5D21B9D7" w14:textId="77777777" w:rsidR="009674E3" w:rsidRDefault="009674E3" w:rsidP="009D7944">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23F284FB" w14:textId="77777777" w:rsidR="00100F9E" w:rsidRDefault="00100F9E" w:rsidP="00EE3691">
+    <w:p w14:paraId="391F6CD3" w14:textId="77777777" w:rsidR="009674E3" w:rsidRDefault="009674E3" w:rsidP="009D7944">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKaiShu-SB-Estd-BF">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00140000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56F8ED8B" w14:textId="77777777" w:rsidR="00100F9E" w:rsidRDefault="00100F9E" w:rsidP="00EE3691">
+    <w:p w14:paraId="08DABCA4" w14:textId="77777777" w:rsidR="009674E3" w:rsidRDefault="009674E3" w:rsidP="009D7944">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58758CD8" w14:textId="77777777" w:rsidR="00100F9E" w:rsidRDefault="00100F9E" w:rsidP="00EE3691">
+    <w:p w14:paraId="33BBDC9F" w14:textId="77777777" w:rsidR="009674E3" w:rsidRDefault="009674E3" w:rsidP="009D7944">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F7A36A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="661472D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="99"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="840"/>
       </w:pPr>
       <w:rPr>
@@ -5130,131 +3245,127 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1910725793">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004671B6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00EE3691"/>
+    <w:rsidRoot w:val="0090090B"/>
+    <w:rsid w:val="006E7726"/>
+    <w:rsid w:val="0090090B"/>
+    <w:rsid w:val="009674E3"/>
+    <w:rsid w:val="009D7944"/>
+    <w:rsid w:val="00EB7C0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="628ACE14"/>
+  <w14:docId w14:val="1EC231EE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9F853992-DE6B-437A-911C-5B76AD34EF70}"/>
+  <w15:docId w15:val="{F0460431-9920-4CC3-B915-610D8F4F420C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5609,266 +3720,241 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004671B6"/>
+    <w:rsid w:val="0090090B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="卑南壹,標1,(一),(1)(1)(1)(1)(1)(1)(1)(1),網推會說明清單,附錄1,1.2.3.,壹_二階,List Paragraph1,12 20,標11,標12,標題 (4),1.1.1.1清單段落,列點,(二),貿易局(一),Recommendation,Footnote Sam,List Paragraph (numbered (a)),Text,Noise heading,RUS List,Rec para,Dot pt,Noise h,List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004671B6"/>
+    <w:rsid w:val="0090090B"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="清單段落 字元"/>
     <w:aliases w:val="卑南壹 字元,標1 字元,(一) 字元,(1)(1)(1)(1)(1)(1)(1)(1) 字元,網推會說明清單 字元,附錄1 字元,1.2.3. 字元,壹_二階 字元,List Paragraph1 字元,12 20 字元,標11 字元,標12 字元,標題 (4) 字元,1.1.1.1清單段落 字元,列點 字元,(二) 字元,貿易局(一) 字元,Recommendation 字元,Footnote Sam 字元,List Paragraph (numbered (a)) 字元"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="004671B6"/>
+    <w:rsid w:val="0090090B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2-">
     <w:name w:val="樣式2-案由"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="2-0"/>
     <w:qFormat/>
-    <w:rsid w:val="004671B6"/>
+    <w:rsid w:val="0090090B"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:leftChars="233" w:left="2129" w:hangingChars="560" w:hanging="1570"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="簡訊內文"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:qFormat/>
-    <w:rsid w:val="004671B6"/>
+    <w:rsid w:val="0090090B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="本文 字元"/>
     <w:aliases w:val="簡訊內文 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:qFormat/>
-    <w:rsid w:val="004671B6"/>
+    <w:rsid w:val="0090090B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2-0">
     <w:name w:val="樣式2-案由 字元"/>
     <w:link w:val="2-"/>
-    <w:rsid w:val="004671B6"/>
+    <w:rsid w:val="0090090B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE3691"/>
+    <w:rsid w:val="009D7944"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EE3691"/>
+    <w:rsid w:val="009D7944"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE3691"/>
+    <w:rsid w:val="009D7944"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EE3691"/>
+    <w:rsid w:val="009D7944"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...23 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6140,55 +4226,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1779</Characters>
+  <Pages>3</Pages>
+  <Words>284</Words>
+  <Characters>1619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2086</CharactersWithSpaces>
+  <CharactersWithSpaces>1900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>張曉芸</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>